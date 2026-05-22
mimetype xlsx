--- v0 (2026-03-24)
+++ v1 (2026-05-22)
@@ -12,374 +12,533 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Estudiantes RetoCamp" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="161">
   <si>
     <t>No. Cuenta</t>
   </si>
   <si>
     <t>Nombre Completo</t>
   </si>
   <si>
     <t>Facultad</t>
   </si>
   <si>
     <t>Enlace QR</t>
   </si>
   <si>
-    <t>Airam Salvador Velasco Ceja</t>
-[...2 lines deleted...]
-    <t>Facultad de Medicina Veterinaria y Zootecnia (FMVZ)</t>
+    <t xml:space="preserve">Aaron Eduardo Ortega Quiroz  </t>
+  </si>
+  <si>
+    <t>Facultad de Ingeniería Electromecánica</t>
   </si>
   <si>
     <t>🔗 Abrir Gafete QR</t>
   </si>
   <si>
-    <t>Akemi Gutierrez Castillo</t>
-[...299 lines deleted...]
-    <t>Zaida Fernanda Hernandez Diaz</t>
+    <t xml:space="preserve">Abihu Jehoram Ruiz Perez  </t>
+  </si>
+  <si>
+    <t>Facultad de contabilidad y administración de Manzanillo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Aida Lizeth Garcia Montejano  </t>
+  </si>
+  <si>
+    <t>Facultad de Comercio Exterior</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alan Leonardo Morales Cuellar  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alan Yahir Abrica Díaz  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Albert Maximiliano Ochoa Morales  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alma Rosa de Montserrat Lara Morales  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alvaro Irving Peregrina Facio  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ana Isabel González López  </t>
+  </si>
+  <si>
+    <t>Facultad de Turismo y Gastronomía</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ana María Guizar Cardenas  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Andrea Isabella De Niz García  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Andrea Itzel Lepe Muñoz  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Andrea Jocelyn Horta Cortes  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Andrea Leilani Camacho Canizales  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Angel Didier Tene Olivares  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Angel Gustavo Sanchez Chavez  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ángel Luna Hernández  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Angel Manuel Jiménez Águilar  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Angel Yael Cuevas Maldonado  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Angela Monserrat Guzmán Castillo  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Angeles Alejandra Muñoz Zuñiga  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Araceli Quiroz Sanchez  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Arely Jaqueline Ramírez Morales  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Arturo Gabriel Gatica Olea  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Asael Jairo Sanchez Alcala  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Astrid Jazmín Alarcón Chávez  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Betzy Shecid Huerta Saldivar  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bisleidy Mancilla Contreras  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Brisha Xiomara Toscano Lauriano  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Britany Jordana Gordillo Quiroz  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Camila Itzel Corona Ramírez  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carlos Derick Fernandez Chavira  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carlos Emmanuel Villegas Vivian  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carlos Eulalio Ortiz Lopez  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carlos Francisco Guerrero Ramírez  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carlos Manuel Martínez Hernández  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carlos Rafael Palomares Regalado  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carolina Brambila Castillo  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Christian Enrique Montero Silva  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Christopher Eugenio Nieves Martínez  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cristian Oswaldo Flores Rojas  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cristian Yutaka Mora Sunagawa  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cristopher Emiliano Munguia Quiroz  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cristopher Jesús Garcia Barenca  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Danna Alejandra Navarro Briceño  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">David Estrada Lara  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Deisy Aracely Pérez De León  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Diane Arlet Espinoza Moran  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Diego Álvarez Guzmán  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Diego Caín Meza Mitates  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Diego Carrasco Montejano  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Diego Maldonado Cuevas  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dimitrii Shcherban  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dominic Isai Garcia Bautista  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dulce María Sánchez Piedra  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dulce María Valdovinos Soto  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Edwin Antonio Rodriguez Crisantos  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Edwin Emanuel Contreras Corona  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Emilia Guadalupe Wuitron Hernandez  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Emmely Berenice Figueroa De Coss  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Erick Adahir García Mendoza  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ernesto Julian Sedano Padilla  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ernesto Salvador Cossio Olivera  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ernesto Saúl Jiménez Ochoa  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Estefania Flores Marcos  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ethna Ashtryd Yescas Godínez  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Evelyn Fernanda González Velázquez  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ever Jesus Garcia Cedeño  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fátima González Gutiérrez  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fernanda Gisselle Delgado Sandoval  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fernando Pérez Chávez  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gael Alfonso Verde Lopez  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gilberto David Garcia Barrera  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">GILBERTO LORENZO PALACIOS  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gloria Evelin Hipólito Ángel  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Grecia Elizabeth Chía Fuentes  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gustavo Salvador Aguilar  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jahir Miguel Mendoza Gaona  </t>
+  </si>
+  <si>
+    <t>Facultad de ciencias Marinas</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jaime David Barrera De la fuente  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jared Figueroa Flores  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jenifer Guadalupe Ramos Cortez  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jerzain De La Cruz Perez  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jessica Daniela Rosales Ochoa  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jesús Alberto Becerra Ojeda  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jesus Osvaldo Lopez Hernandez  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Joaquin Ramsés Juárez Chávez  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jocelyn Pérez Ortiz  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">John Anthony Quintanilla Aguayo  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jorge Alejandro Noyola Peña  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">José Antonio Garibay Contreras  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">José Arturo Aceves Maldonado  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jose Eduardo Segovia Flores  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Josefina Bethel Rojas Ledesma  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Josué Bermejo García  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Josué Santos Domínguez Gutiérrez  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Juan Ernesto Palomino Lupercio  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Juan Pablo Alcala Zuñiga  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Karina Janeth Tapia Cervantes  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Karla Yanaira Verduzco Govea  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kevin Adriel Alvirde Villalobos  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kevin David Velascos Soltero  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kevin Valdovinos Arias  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kimberly Monserrat Ureña Martínez  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Litzi Montserrat Magaña Virgen  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Luis Angel Alaniz Murguia  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Luis Antonio Robles Anacleto  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Luis Arturo Roque Victoriano  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Luis Fernando Mendoza Serrano  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Luis Ignacio Rivera Aguilar  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Luis Ramses Ruiz Madrigal  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Luis Roberto Martínez Ramírez  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lupita Jayeli Aguilar Serrano  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Magaly Montserrat Ruiz Oyoque  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Magda Daniela Cruz Alfaro  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Marco Emilio Cardenas Ramirez  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Maria Fernanda Basulto Ortega  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Maria Fernanda Pinzon Carrillo  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Marian Guadalupe Hernandez Rodriguez  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mariana Lizeth Sánchez Sánchez  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mauricio Perez Chavez  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nicole Alexandra Avalos Arzeta  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Norma Nahomi Aguilar Rodriguez  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Omar Oswaldo Martinez Lazaro  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oscar Emiliano Ramirez MORONES  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Owen Neftali Silva Marquez  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Paloma Rodriguez Chavez  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Paola Jacquelin Michel Roblada  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Perla Jazmin Navarro Pérez  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rafael Alexandro Vuelvas Perez  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Raúl Uriel Ramírez Real  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ricardo Quiroz Paez  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rodrigo Silva Castro  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rosa De Jazmín Tejeda Ramírez  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sean David Arias de los Santos  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sofía Ximena Catalán Reyna  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Valentina Vázquez García  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vanessa Jiménez Guzmán  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wendy Estefania Salgado Fernandez  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wendy Valeria Ibarra Aguillon  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ximena Giselee Reina Morfin  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ximena Villarreal Valladares  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Xunaxi del Carmen Mendez Luis  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yahir Silverio Ciriaco  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yanely Anahi Real Real  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yara Sarahy Sánchez López  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yaretzi Lopez Holguin  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yatziri Surisara Gonzalez Sandoval  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yerania Guadalupe Justo Mondragón  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yesica Alexandra Lucia Fermin  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yitzhak León Monroy  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yuritzi Revollar Galeana  </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -695,1413 +854,2197 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20215228.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20211852.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20196704.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20202888.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20192900.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20203480.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20192912.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20235853.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20214873.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20203027.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20195263.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20203392.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20202970.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20203676.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20203262.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20214417.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20191518.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20203037.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20192859.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20198237.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20202991.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20193244.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20193476.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20158742.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20202749.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/202211505.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20204965.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20214939.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20196668.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20202953.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20236656.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20210490.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20236353.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20205852.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20203630.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20193255.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20246896.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20195978.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20202824.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20193447.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20183461.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20192747.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20192999.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20186837.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20202999.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20236297.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20133700.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20204780.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20218348.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20194904.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20214871.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20176007.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20192716.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20192976.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20203365.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20213946.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20192769.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20202820.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20193045.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20193462.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20226854.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20196696.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20246427.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20203503.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20246059.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20187110.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20193400.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20193302.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20193291.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20203148.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20193399.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20190055.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20226276.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20202918.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20207900.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20203097.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20202989.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20212706.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20193408.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20172972.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20265706.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20196323.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20193477.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20214989.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20205136.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20213405.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20216159.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20203677.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20203486.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20203012.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20235758.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20195234.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20192754.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20205417.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20193328.svg" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20201680.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20246363.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20201754.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20246843.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20204650.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20191066.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20166074.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20211890.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20226720.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20211850.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20211187.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20201776.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20183358.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20191178.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20211472.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20211313.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20246690.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20211724.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20200966.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20202546.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20211747.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20211091.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20246529.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20246275.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20245975.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20211149.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20235862.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20211954.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20211575.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20191737.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20246454.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20201744.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20201845.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20235699.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20202411.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20235719.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20211751.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20181416.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20211882.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20211067.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20226462.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20211550.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20191651.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20236348.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20211929.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20201460.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20245963.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20193104.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20201730.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20227585.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20170935.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20209591.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/10260026.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20210974.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20201125.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20201715.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20235652.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20211500.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20211481.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20181216.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20201646.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20211572.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20246691.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20201772.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20211843.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20211143.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20211408.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20246055.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20236332.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20181213.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20220058.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20201842.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20210973.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20191268.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20201021.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20226698.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20202735.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20211264.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20211365.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20235880.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20191783.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20200972.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20196930.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20201170.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20201780.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20246605.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20246186.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20246442.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20191300.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20191727.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20210901.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20211907.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20212265.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20226503.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20236052.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20191071.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20211677.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20193019.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20246606.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20246038.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20236038.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20211132.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20226817.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20211871.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20235947.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20235627.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/30211770.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20201794.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20191098.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20246216.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20201048.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20210905.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20211102.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20212261.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20211169.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20246411.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20161340.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20211227.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20161370.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20226587.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20201366.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20211678.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20191426.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20211894.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20236253.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20227063.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20194666.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20236155.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20205120.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20201494.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20211760.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20211119.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20226591.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20210915.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20202485.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20201348.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20220091.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20211775.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20216494.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20230032.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20201720.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20201792.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20201131.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20202071.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20226592.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20211030.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20216396.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20201025.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20201782.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20246185.svg" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro.shc.com.mx/qrcodes/20246291.svg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D96"/>
+  <dimension ref="A1:D152"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D96" sqref="D96"/>
+      <selection activeCell="D152" sqref="D152"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="40" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
-        <v>20215228</v>
+        <v>20201680</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" t="s">
         <v>5</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3">
-        <v>20211852</v>
+        <v>20246363</v>
       </c>
       <c r="B3" t="s">
         <v>7</v>
       </c>
       <c r="C3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4">
-        <v>20196704</v>
+        <v>20201754</v>
       </c>
       <c r="B4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5">
-        <v>20202888</v>
+        <v>20246843</v>
       </c>
       <c r="B5" t="s">
+        <v>11</v>
+      </c>
+      <c r="C5" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6">
-        <v>20192900</v>
+        <v>20204650</v>
       </c>
       <c r="B6" t="s">
         <v>12</v>
       </c>
       <c r="C6" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7">
-        <v>20203480</v>
+        <v>20191066</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8">
-        <v>20192912</v>
+        <v>20166074</v>
       </c>
       <c r="B8" t="s">
         <v>14</v>
       </c>
       <c r="C8" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9">
-        <v>20235853</v>
+        <v>20211890</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>5</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10">
-        <v>20214873</v>
+        <v>20226720</v>
       </c>
       <c r="B10" t="s">
         <v>16</v>
       </c>
       <c r="C10" t="s">
-        <v>5</v>
+        <v>17</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11">
-        <v>20203027</v>
+        <v>20211850</v>
       </c>
       <c r="B11" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C11" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12">
-        <v>20195263</v>
+        <v>20211187</v>
       </c>
       <c r="B12" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C12" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13">
-        <v>20203392</v>
+        <v>20201776</v>
       </c>
       <c r="B13" t="s">
         <v>20</v>
       </c>
       <c r="C13" t="s">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14">
-        <v>20202970</v>
+        <v>20183358</v>
       </c>
       <c r="B14" t="s">
         <v>21</v>
       </c>
       <c r="C14" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15">
-        <v>20203676</v>
+        <v>20191178</v>
       </c>
       <c r="B15" t="s">
         <v>22</v>
       </c>
       <c r="C15" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16">
-        <v>20203262</v>
+        <v>20211472</v>
       </c>
       <c r="B16" t="s">
         <v>23</v>
       </c>
       <c r="C16" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17">
-        <v>20214417</v>
+        <v>20211313</v>
       </c>
       <c r="B17" t="s">
         <v>24</v>
       </c>
       <c r="C17" t="s">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18">
-        <v>20191518</v>
+        <v>20246690</v>
       </c>
       <c r="B18" t="s">
         <v>25</v>
       </c>
       <c r="C18" t="s">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19">
-        <v>20203037</v>
+        <v>20211724</v>
       </c>
       <c r="B19" t="s">
         <v>26</v>
       </c>
       <c r="C19" t="s">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20">
-        <v>20192859</v>
+        <v>20200966</v>
       </c>
       <c r="B20" t="s">
         <v>27</v>
       </c>
       <c r="C20" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21">
-        <v>20198237</v>
+        <v>20202546</v>
       </c>
       <c r="B21" t="s">
         <v>28</v>
       </c>
       <c r="C21" t="s">
-        <v>29</v>
+        <v>8</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22">
-        <v>20202991</v>
+        <v>20211747</v>
       </c>
       <c r="B22" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C22" t="s">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23">
-        <v>20193244</v>
+        <v>20211091</v>
       </c>
       <c r="B23" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C23" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24">
-        <v>20193476</v>
+        <v>20246529</v>
       </c>
       <c r="B24" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="C24" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25">
-        <v>20158742</v>
+        <v>20246275</v>
       </c>
       <c r="B25" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C25" t="s">
         <v>5</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26">
-        <v>20202749</v>
+        <v>20245975</v>
       </c>
       <c r="B26" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C26" t="s">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27">
-        <v>202211505</v>
+        <v>20211149</v>
       </c>
       <c r="B27" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="C27" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28">
-        <v>20204965</v>
+        <v>20235862</v>
       </c>
       <c r="B28" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="C28" t="s">
-        <v>29</v>
+        <v>8</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29">
-        <v>20214939</v>
+        <v>20211954</v>
       </c>
       <c r="B29" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C29" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30">
-        <v>20196668</v>
+        <v>20211575</v>
       </c>
       <c r="B30" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C30" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31">
-        <v>20202953</v>
+        <v>20191737</v>
       </c>
       <c r="B31" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C31" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32">
-        <v>20236656</v>
+        <v>20246454</v>
       </c>
       <c r="B32" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C32" t="s">
-        <v>41</v>
+        <v>8</v>
       </c>
       <c r="D32" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33">
-        <v>20210490</v>
+        <v>20201744</v>
       </c>
       <c r="B33" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="C33" t="s">
-        <v>29</v>
+        <v>5</v>
       </c>
       <c r="D33" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34">
-        <v>20236353</v>
+        <v>20201845</v>
       </c>
       <c r="B34" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="C34" t="s">
         <v>5</v>
       </c>
       <c r="D34" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35">
-        <v>20205852</v>
+        <v>20235699</v>
       </c>
       <c r="B35" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="C35" t="s">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="D35" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36">
-        <v>20203630</v>
+        <v>20202411</v>
       </c>
       <c r="B36" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="C36" t="s">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="D36" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37">
-        <v>20193255</v>
+        <v>20235719</v>
       </c>
       <c r="B37" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="C37" t="s">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="D37" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38">
-        <v>20246896</v>
+        <v>20211751</v>
       </c>
       <c r="B38" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="C38" t="s">
         <v>5</v>
       </c>
       <c r="D38" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39">
-        <v>20195978</v>
+        <v>20181416</v>
       </c>
       <c r="B39" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="C39" t="s">
-        <v>5</v>
+        <v>17</v>
       </c>
       <c r="D39" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40">
-        <v>20202824</v>
+        <v>20211882</v>
       </c>
       <c r="B40" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="C40" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D40" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41">
-        <v>20193447</v>
+        <v>20211067</v>
       </c>
       <c r="B41" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="C41" t="s">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="D41" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42">
-        <v>20183461</v>
+        <v>20226462</v>
       </c>
       <c r="B42" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="C42" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D42" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43">
-        <v>20192747</v>
+        <v>20211550</v>
       </c>
       <c r="B43" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="C43" t="s">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="D43" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44">
-        <v>20192999</v>
+        <v>20191651</v>
       </c>
       <c r="B44" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="C44" t="s">
-        <v>5</v>
+        <v>17</v>
       </c>
       <c r="D44" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45">
-        <v>20186837</v>
+        <v>20236348</v>
       </c>
       <c r="B45" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C45" t="s">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="D45" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46">
-        <v>20202999</v>
+        <v>20211929</v>
       </c>
       <c r="B46" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="C46" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D46" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47">
-        <v>20236297</v>
+        <v>20201460</v>
       </c>
       <c r="B47" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="C47" t="s">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="D47" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48">
-        <v>20133700</v>
+        <v>20245963</v>
       </c>
       <c r="B48" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="C48" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="D48" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49">
-        <v>20204780</v>
+        <v>20193104</v>
       </c>
       <c r="B49" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="C49" t="s">
-        <v>5</v>
+        <v>17</v>
       </c>
       <c r="D49" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50">
-        <v>20218348</v>
+        <v>20201730</v>
       </c>
       <c r="B50" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C50" t="s">
-        <v>60</v>
+        <v>5</v>
       </c>
       <c r="D50" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51">
-        <v>20194904</v>
+        <v>20227585</v>
       </c>
       <c r="B51" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="C51" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="D51" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52">
-        <v>20214871</v>
+        <v>20170935</v>
       </c>
       <c r="B52" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="C52" t="s">
         <v>5</v>
       </c>
       <c r="D52" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53">
-        <v>20176007</v>
+        <v>20209591</v>
       </c>
       <c r="B53" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="C53" t="s">
-        <v>41</v>
+        <v>10</v>
       </c>
       <c r="D53" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54">
-        <v>20192716</v>
+        <v>10260026</v>
       </c>
       <c r="B54" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="C54" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="D54" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55">
-        <v>20192976</v>
+        <v>20210974</v>
       </c>
       <c r="B55" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="C55" t="s">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="D55" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56">
-        <v>20203365</v>
+        <v>20201125</v>
       </c>
       <c r="B56" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="C56" t="s">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="D56" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57">
-        <v>20213946</v>
+        <v>20201715</v>
       </c>
       <c r="B57" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="C57" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="D57" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58">
-        <v>20192769</v>
+        <v>20235652</v>
       </c>
       <c r="B58" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="C58" t="s">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="D58" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59">
-        <v>20202820</v>
+        <v>20211500</v>
       </c>
       <c r="B59" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="C59" t="s">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="D59" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60">
-        <v>20193045</v>
+        <v>20211481</v>
       </c>
       <c r="B60" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="C60" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D60" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61">
-        <v>20193462</v>
+        <v>20181216</v>
       </c>
       <c r="B61" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="C61" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D61" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62">
-        <v>20226854</v>
+        <v>20201646</v>
       </c>
       <c r="B62" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="C62" t="s">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="D62" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63">
-        <v>20196696</v>
+        <v>20211572</v>
       </c>
       <c r="B63" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="C63" t="s">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="D63" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64">
-        <v>20246427</v>
+        <v>20246691</v>
       </c>
       <c r="B64" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="C64" t="s">
         <v>5</v>
       </c>
       <c r="D64" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65">
-        <v>20203503</v>
+        <v>20201772</v>
       </c>
       <c r="B65" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="C65" t="s">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="D65" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66">
-        <v>20246059</v>
+        <v>20211843</v>
       </c>
       <c r="B66" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="C66" t="s">
         <v>5</v>
       </c>
       <c r="D66" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67">
-        <v>20187110</v>
+        <v>20211143</v>
       </c>
       <c r="B67" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="C67" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D67" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68">
-        <v>20193400</v>
+        <v>20211408</v>
       </c>
       <c r="B68" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="C68" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="D68" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69">
-        <v>20193302</v>
+        <v>20246055</v>
       </c>
       <c r="B69" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="C69" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="D69" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70">
-        <v>20193291</v>
+        <v>20236332</v>
       </c>
       <c r="B70" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="C70" t="s">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="D70" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71">
-        <v>20203148</v>
+        <v>20181213</v>
       </c>
       <c r="B71" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="C71" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="D71" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72">
-        <v>20193399</v>
+        <v>20220058</v>
       </c>
       <c r="B72" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="C72" t="s">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="D72" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73">
-        <v>20190055</v>
+        <v>20201842</v>
       </c>
       <c r="B73" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="C73" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="D73" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74">
-        <v>20226276</v>
+        <v>20210973</v>
       </c>
       <c r="B74" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="C74" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="D74" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75">
-        <v>20202918</v>
+        <v>20191268</v>
       </c>
       <c r="B75" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="C75" t="s">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="D75" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76">
-        <v>20207900</v>
+        <v>20201021</v>
       </c>
       <c r="B76" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="C76" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="D76" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77">
-        <v>20203097</v>
+        <v>20226698</v>
       </c>
       <c r="B77" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="C77" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D77" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78">
-        <v>20202989</v>
+        <v>20202735</v>
       </c>
       <c r="B78" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="C78" t="s">
-        <v>87</v>
+        <v>5</v>
       </c>
       <c r="D78" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79">
-        <v>20212706</v>
+        <v>20211264</v>
       </c>
       <c r="B79" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="C79" t="s">
-        <v>11</v>
+        <v>87</v>
       </c>
       <c r="D79" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80">
-        <v>20193408</v>
+        <v>20211365</v>
       </c>
       <c r="B80" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="C80" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D80" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81">
-        <v>20172972</v>
+        <v>20235880</v>
       </c>
       <c r="B81" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="C81" t="s">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="D81" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82">
-        <v>20265706</v>
+        <v>20191783</v>
       </c>
       <c r="B82" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="C82" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="D82" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83">
-        <v>20196323</v>
+        <v>20200972</v>
       </c>
       <c r="B83" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="C83" t="s">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="D83" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84">
-        <v>20193477</v>
+        <v>20196930</v>
       </c>
       <c r="B84" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="C84" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D84" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85">
-        <v>20214989</v>
+        <v>20201170</v>
       </c>
       <c r="B85" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="C85" t="s">
         <v>5</v>
       </c>
       <c r="D85" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86">
-        <v>20205136</v>
+        <v>20201780</v>
       </c>
       <c r="B86" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="C86" t="s">
         <v>5</v>
       </c>
       <c r="D86" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87">
-        <v>20213405</v>
+        <v>20246605</v>
       </c>
       <c r="B87" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C87" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="D87" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88">
-        <v>20216159</v>
+        <v>20246186</v>
       </c>
       <c r="B88" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="C88" t="s">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="D88" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89">
-        <v>20203677</v>
+        <v>20246442</v>
       </c>
       <c r="B89" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="C89" t="s">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="D89" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90">
-        <v>20203486</v>
+        <v>20191300</v>
       </c>
       <c r="B90" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="C90" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D90" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91">
-        <v>20203012</v>
+        <v>20191727</v>
       </c>
       <c r="B91" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="C91" t="s">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="D91" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92">
-        <v>20235758</v>
+        <v>20210901</v>
       </c>
       <c r="B92" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="C92" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="D92" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93">
-        <v>20195234</v>
+        <v>20211907</v>
       </c>
       <c r="B93" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="C93" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="D93" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94">
-        <v>20192754</v>
+        <v>20212265</v>
       </c>
       <c r="B94" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="C94" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D94" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95">
-        <v>20205417</v>
+        <v>20226503</v>
       </c>
       <c r="B95" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="C95" t="s">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="D95" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96">
-        <v>20193328</v>
+        <v>20236052</v>
       </c>
       <c r="B96" t="s">
+        <v>104</v>
+      </c>
+      <c r="C96" t="s">
+        <v>5</v>
+      </c>
+      <c r="D96" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="97" spans="1:4">
+      <c r="A97">
+        <v>20191071</v>
+      </c>
+      <c r="B97" t="s">
+        <v>105</v>
+      </c>
+      <c r="C97" t="s">
+        <v>5</v>
+      </c>
+      <c r="D97" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="98" spans="1:4">
+      <c r="A98">
+        <v>20211677</v>
+      </c>
+      <c r="B98" t="s">
+        <v>106</v>
+      </c>
+      <c r="C98" t="s">
+        <v>5</v>
+      </c>
+      <c r="D98" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="99" spans="1:4">
+      <c r="A99">
+        <v>20193019</v>
+      </c>
+      <c r="B99" t="s">
         <v>107</v>
       </c>
-      <c r="C96" t="s">
-[...2 lines deleted...]
-      <c r="D96" s="2" t="s">
+      <c r="C99" t="s">
+        <v>17</v>
+      </c>
+      <c r="D99" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="100" spans="1:4">
+      <c r="A100">
+        <v>20246606</v>
+      </c>
+      <c r="B100" t="s">
+        <v>108</v>
+      </c>
+      <c r="C100" t="s">
+        <v>10</v>
+      </c>
+      <c r="D100" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="101" spans="1:4">
+      <c r="A101">
+        <v>20246038</v>
+      </c>
+      <c r="B101" t="s">
+        <v>109</v>
+      </c>
+      <c r="C101" t="s">
+        <v>5</v>
+      </c>
+      <c r="D101" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="102" spans="1:4">
+      <c r="A102">
+        <v>20236038</v>
+      </c>
+      <c r="B102" t="s">
+        <v>110</v>
+      </c>
+      <c r="C102" t="s">
+        <v>5</v>
+      </c>
+      <c r="D102" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="103" spans="1:4">
+      <c r="A103">
+        <v>20211132</v>
+      </c>
+      <c r="B103" t="s">
+        <v>111</v>
+      </c>
+      <c r="C103" t="s">
+        <v>5</v>
+      </c>
+      <c r="D103" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="104" spans="1:4">
+      <c r="A104">
+        <v>20226817</v>
+      </c>
+      <c r="B104" t="s">
+        <v>112</v>
+      </c>
+      <c r="C104" t="s">
+        <v>17</v>
+      </c>
+      <c r="D104" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="105" spans="1:4">
+      <c r="A105">
+        <v>20211871</v>
+      </c>
+      <c r="B105" t="s">
+        <v>113</v>
+      </c>
+      <c r="C105" t="s">
+        <v>8</v>
+      </c>
+      <c r="D105" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="106" spans="1:4">
+      <c r="A106">
+        <v>20235947</v>
+      </c>
+      <c r="B106" t="s">
+        <v>114</v>
+      </c>
+      <c r="C106" t="s">
+        <v>5</v>
+      </c>
+      <c r="D106" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="107" spans="1:4">
+      <c r="A107">
+        <v>20235627</v>
+      </c>
+      <c r="B107" t="s">
+        <v>115</v>
+      </c>
+      <c r="C107" t="s">
+        <v>5</v>
+      </c>
+      <c r="D107" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="108" spans="1:4">
+      <c r="A108">
+        <v>30211770</v>
+      </c>
+      <c r="B108" t="s">
+        <v>116</v>
+      </c>
+      <c r="C108" t="s">
+        <v>5</v>
+      </c>
+      <c r="D108" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="109" spans="1:4">
+      <c r="A109">
+        <v>20201794</v>
+      </c>
+      <c r="B109" t="s">
+        <v>117</v>
+      </c>
+      <c r="C109" t="s">
+        <v>5</v>
+      </c>
+      <c r="D109" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="110" spans="1:4">
+      <c r="A110">
+        <v>20191098</v>
+      </c>
+      <c r="B110" t="s">
+        <v>118</v>
+      </c>
+      <c r="C110" t="s">
+        <v>5</v>
+      </c>
+      <c r="D110" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="111" spans="1:4">
+      <c r="A111">
+        <v>20246216</v>
+      </c>
+      <c r="B111" t="s">
+        <v>119</v>
+      </c>
+      <c r="C111" t="s">
+        <v>8</v>
+      </c>
+      <c r="D111" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="112" spans="1:4">
+      <c r="A112">
+        <v>20201048</v>
+      </c>
+      <c r="B112" t="s">
+        <v>120</v>
+      </c>
+      <c r="C112" t="s">
+        <v>8</v>
+      </c>
+      <c r="D112" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="113" spans="1:4">
+      <c r="A113">
+        <v>20210905</v>
+      </c>
+      <c r="B113" t="s">
+        <v>121</v>
+      </c>
+      <c r="C113" t="s">
+        <v>5</v>
+      </c>
+      <c r="D113" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="114" spans="1:4">
+      <c r="A114">
+        <v>20211102</v>
+      </c>
+      <c r="B114" t="s">
+        <v>122</v>
+      </c>
+      <c r="C114" t="s">
+        <v>8</v>
+      </c>
+      <c r="D114" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="115" spans="1:4">
+      <c r="A115">
+        <v>20212261</v>
+      </c>
+      <c r="B115" t="s">
+        <v>123</v>
+      </c>
+      <c r="C115" t="s">
+        <v>17</v>
+      </c>
+      <c r="D115" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="116" spans="1:4">
+      <c r="A116">
+        <v>20211169</v>
+      </c>
+      <c r="B116" t="s">
+        <v>124</v>
+      </c>
+      <c r="C116" t="s">
+        <v>10</v>
+      </c>
+      <c r="D116" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="117" spans="1:4">
+      <c r="A117">
+        <v>20246411</v>
+      </c>
+      <c r="B117" t="s">
+        <v>125</v>
+      </c>
+      <c r="C117" t="s">
+        <v>10</v>
+      </c>
+      <c r="D117" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="118" spans="1:4">
+      <c r="A118">
+        <v>20161340</v>
+      </c>
+      <c r="B118" t="s">
+        <v>126</v>
+      </c>
+      <c r="C118" t="s">
+        <v>17</v>
+      </c>
+      <c r="D118" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="119" spans="1:4">
+      <c r="A119">
+        <v>20211227</v>
+      </c>
+      <c r="B119" t="s">
+        <v>127</v>
+      </c>
+      <c r="C119" t="s">
+        <v>10</v>
+      </c>
+      <c r="D119" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="120" spans="1:4">
+      <c r="A120">
+        <v>20161370</v>
+      </c>
+      <c r="B120" t="s">
+        <v>128</v>
+      </c>
+      <c r="C120" t="s">
+        <v>17</v>
+      </c>
+      <c r="D120" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="121" spans="1:4">
+      <c r="A121">
+        <v>20226587</v>
+      </c>
+      <c r="B121" t="s">
+        <v>129</v>
+      </c>
+      <c r="C121" t="s">
+        <v>17</v>
+      </c>
+      <c r="D121" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="122" spans="1:4">
+      <c r="A122">
+        <v>20201366</v>
+      </c>
+      <c r="B122" t="s">
+        <v>130</v>
+      </c>
+      <c r="C122" t="s">
+        <v>8</v>
+      </c>
+      <c r="D122" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="123" spans="1:4">
+      <c r="A123">
+        <v>20211678</v>
+      </c>
+      <c r="B123" t="s">
+        <v>131</v>
+      </c>
+      <c r="C123" t="s">
+        <v>10</v>
+      </c>
+      <c r="D123" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="124" spans="1:4">
+      <c r="A124">
+        <v>20191426</v>
+      </c>
+      <c r="B124" t="s">
+        <v>132</v>
+      </c>
+      <c r="C124" t="s">
+        <v>17</v>
+      </c>
+      <c r="D124" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="125" spans="1:4">
+      <c r="A125">
+        <v>20211894</v>
+      </c>
+      <c r="B125" t="s">
+        <v>133</v>
+      </c>
+      <c r="C125" t="s">
+        <v>10</v>
+      </c>
+      <c r="D125" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="126" spans="1:4">
+      <c r="A126">
+        <v>20236253</v>
+      </c>
+      <c r="B126" t="s">
+        <v>134</v>
+      </c>
+      <c r="C126" t="s">
+        <v>5</v>
+      </c>
+      <c r="D126" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="127" spans="1:4">
+      <c r="A127">
+        <v>20227063</v>
+      </c>
+      <c r="B127" t="s">
+        <v>135</v>
+      </c>
+      <c r="C127" t="s">
+        <v>17</v>
+      </c>
+      <c r="D127" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="128" spans="1:4">
+      <c r="A128">
+        <v>20194666</v>
+      </c>
+      <c r="B128" t="s">
+        <v>136</v>
+      </c>
+      <c r="C128" t="s">
+        <v>17</v>
+      </c>
+      <c r="D128" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="129" spans="1:4">
+      <c r="A129">
+        <v>20236155</v>
+      </c>
+      <c r="B129" t="s">
+        <v>137</v>
+      </c>
+      <c r="C129" t="s">
+        <v>8</v>
+      </c>
+      <c r="D129" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="130" spans="1:4">
+      <c r="A130">
+        <v>20205120</v>
+      </c>
+      <c r="B130" t="s">
+        <v>138</v>
+      </c>
+      <c r="C130" t="s">
+        <v>5</v>
+      </c>
+      <c r="D130" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="131" spans="1:4">
+      <c r="A131">
+        <v>20201494</v>
+      </c>
+      <c r="B131" t="s">
+        <v>139</v>
+      </c>
+      <c r="C131" t="s">
+        <v>5</v>
+      </c>
+      <c r="D131" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="132" spans="1:4">
+      <c r="A132">
+        <v>20211760</v>
+      </c>
+      <c r="B132" t="s">
+        <v>140</v>
+      </c>
+      <c r="C132" t="s">
+        <v>5</v>
+      </c>
+      <c r="D132" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="133" spans="1:4">
+      <c r="A133">
+        <v>20211119</v>
+      </c>
+      <c r="B133" t="s">
+        <v>141</v>
+      </c>
+      <c r="C133" t="s">
+        <v>5</v>
+      </c>
+      <c r="D133" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="134" spans="1:4">
+      <c r="A134">
+        <v>20226591</v>
+      </c>
+      <c r="B134" t="s">
+        <v>142</v>
+      </c>
+      <c r="C134" t="s">
+        <v>17</v>
+      </c>
+      <c r="D134" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="135" spans="1:4">
+      <c r="A135">
+        <v>20210915</v>
+      </c>
+      <c r="B135" t="s">
+        <v>143</v>
+      </c>
+      <c r="C135" t="s">
+        <v>5</v>
+      </c>
+      <c r="D135" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="136" spans="1:4">
+      <c r="A136">
+        <v>20202485</v>
+      </c>
+      <c r="B136" t="s">
+        <v>144</v>
+      </c>
+      <c r="C136" t="s">
+        <v>8</v>
+      </c>
+      <c r="D136" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="137" spans="1:4">
+      <c r="A137">
+        <v>20201348</v>
+      </c>
+      <c r="B137" t="s">
+        <v>145</v>
+      </c>
+      <c r="C137" t="s">
+        <v>5</v>
+      </c>
+      <c r="D137" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="138" spans="1:4">
+      <c r="A138">
+        <v>20220091</v>
+      </c>
+      <c r="B138" t="s">
+        <v>146</v>
+      </c>
+      <c r="C138" t="s">
+        <v>5</v>
+      </c>
+      <c r="D138" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="139" spans="1:4">
+      <c r="A139">
+        <v>20211775</v>
+      </c>
+      <c r="B139" t="s">
+        <v>147</v>
+      </c>
+      <c r="C139" t="s">
+        <v>10</v>
+      </c>
+      <c r="D139" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="140" spans="1:4">
+      <c r="A140">
+        <v>20216494</v>
+      </c>
+      <c r="B140" t="s">
+        <v>148</v>
+      </c>
+      <c r="C140" t="s">
+        <v>8</v>
+      </c>
+      <c r="D140" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="141" spans="1:4">
+      <c r="A141">
+        <v>20230032</v>
+      </c>
+      <c r="B141" t="s">
+        <v>149</v>
+      </c>
+      <c r="C141" t="s">
+        <v>10</v>
+      </c>
+      <c r="D141" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="142" spans="1:4">
+      <c r="A142">
+        <v>20201720</v>
+      </c>
+      <c r="B142" t="s">
+        <v>150</v>
+      </c>
+      <c r="C142" t="s">
+        <v>10</v>
+      </c>
+      <c r="D142" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="143" spans="1:4">
+      <c r="A143">
+        <v>20201792</v>
+      </c>
+      <c r="B143" t="s">
+        <v>151</v>
+      </c>
+      <c r="C143" t="s">
+        <v>8</v>
+      </c>
+      <c r="D143" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="144" spans="1:4">
+      <c r="A144">
+        <v>20201131</v>
+      </c>
+      <c r="B144" t="s">
+        <v>152</v>
+      </c>
+      <c r="C144" t="s">
+        <v>5</v>
+      </c>
+      <c r="D144" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="145" spans="1:4">
+      <c r="A145">
+        <v>20202071</v>
+      </c>
+      <c r="B145" t="s">
+        <v>153</v>
+      </c>
+      <c r="C145" t="s">
+        <v>10</v>
+      </c>
+      <c r="D145" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="146" spans="1:4">
+      <c r="A146">
+        <v>20226592</v>
+      </c>
+      <c r="B146" t="s">
+        <v>154</v>
+      </c>
+      <c r="C146" t="s">
+        <v>17</v>
+      </c>
+      <c r="D146" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="147" spans="1:4">
+      <c r="A147">
+        <v>20211030</v>
+      </c>
+      <c r="B147" t="s">
+        <v>155</v>
+      </c>
+      <c r="C147" t="s">
+        <v>8</v>
+      </c>
+      <c r="D147" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="148" spans="1:4">
+      <c r="A148">
+        <v>20216396</v>
+      </c>
+      <c r="B148" t="s">
+        <v>156</v>
+      </c>
+      <c r="C148" t="s">
+        <v>8</v>
+      </c>
+      <c r="D148" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="149" spans="1:4">
+      <c r="A149">
+        <v>20201025</v>
+      </c>
+      <c r="B149" t="s">
+        <v>157</v>
+      </c>
+      <c r="C149" t="s">
+        <v>87</v>
+      </c>
+      <c r="D149" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="150" spans="1:4">
+      <c r="A150">
+        <v>20201782</v>
+      </c>
+      <c r="B150" t="s">
+        <v>158</v>
+      </c>
+      <c r="C150" t="s">
+        <v>8</v>
+      </c>
+      <c r="D150" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="151" spans="1:4">
+      <c r="A151">
+        <v>20246185</v>
+      </c>
+      <c r="B151" t="s">
+        <v>159</v>
+      </c>
+      <c r="C151" t="s">
+        <v>5</v>
+      </c>
+      <c r="D151" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="152" spans="1:4">
+      <c r="A152">
+        <v>20246291</v>
+      </c>
+      <c r="B152" t="s">
+        <v>160</v>
+      </c>
+      <c r="C152" t="s">
+        <v>8</v>
+      </c>
+      <c r="D152" s="2" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_20"/>
@@ -2158,50 +3101,106 @@
     <hyperlink ref="D72" r:id="rId_hyperlink_71"/>
     <hyperlink ref="D73" r:id="rId_hyperlink_72"/>
     <hyperlink ref="D74" r:id="rId_hyperlink_73"/>
     <hyperlink ref="D75" r:id="rId_hyperlink_74"/>
     <hyperlink ref="D76" r:id="rId_hyperlink_75"/>
     <hyperlink ref="D77" r:id="rId_hyperlink_76"/>
     <hyperlink ref="D78" r:id="rId_hyperlink_77"/>
     <hyperlink ref="D79" r:id="rId_hyperlink_78"/>
     <hyperlink ref="D80" r:id="rId_hyperlink_79"/>
     <hyperlink ref="D81" r:id="rId_hyperlink_80"/>
     <hyperlink ref="D82" r:id="rId_hyperlink_81"/>
     <hyperlink ref="D83" r:id="rId_hyperlink_82"/>
     <hyperlink ref="D84" r:id="rId_hyperlink_83"/>
     <hyperlink ref="D85" r:id="rId_hyperlink_84"/>
     <hyperlink ref="D86" r:id="rId_hyperlink_85"/>
     <hyperlink ref="D87" r:id="rId_hyperlink_86"/>
     <hyperlink ref="D88" r:id="rId_hyperlink_87"/>
     <hyperlink ref="D89" r:id="rId_hyperlink_88"/>
     <hyperlink ref="D90" r:id="rId_hyperlink_89"/>
     <hyperlink ref="D91" r:id="rId_hyperlink_90"/>
     <hyperlink ref="D92" r:id="rId_hyperlink_91"/>
     <hyperlink ref="D93" r:id="rId_hyperlink_92"/>
     <hyperlink ref="D94" r:id="rId_hyperlink_93"/>
     <hyperlink ref="D95" r:id="rId_hyperlink_94"/>
     <hyperlink ref="D96" r:id="rId_hyperlink_95"/>
+    <hyperlink ref="D97" r:id="rId_hyperlink_96"/>
+    <hyperlink ref="D98" r:id="rId_hyperlink_97"/>
+    <hyperlink ref="D99" r:id="rId_hyperlink_98"/>
+    <hyperlink ref="D100" r:id="rId_hyperlink_99"/>
+    <hyperlink ref="D101" r:id="rId_hyperlink_100"/>
+    <hyperlink ref="D102" r:id="rId_hyperlink_101"/>
+    <hyperlink ref="D103" r:id="rId_hyperlink_102"/>
+    <hyperlink ref="D104" r:id="rId_hyperlink_103"/>
+    <hyperlink ref="D105" r:id="rId_hyperlink_104"/>
+    <hyperlink ref="D106" r:id="rId_hyperlink_105"/>
+    <hyperlink ref="D107" r:id="rId_hyperlink_106"/>
+    <hyperlink ref="D108" r:id="rId_hyperlink_107"/>
+    <hyperlink ref="D109" r:id="rId_hyperlink_108"/>
+    <hyperlink ref="D110" r:id="rId_hyperlink_109"/>
+    <hyperlink ref="D111" r:id="rId_hyperlink_110"/>
+    <hyperlink ref="D112" r:id="rId_hyperlink_111"/>
+    <hyperlink ref="D113" r:id="rId_hyperlink_112"/>
+    <hyperlink ref="D114" r:id="rId_hyperlink_113"/>
+    <hyperlink ref="D115" r:id="rId_hyperlink_114"/>
+    <hyperlink ref="D116" r:id="rId_hyperlink_115"/>
+    <hyperlink ref="D117" r:id="rId_hyperlink_116"/>
+    <hyperlink ref="D118" r:id="rId_hyperlink_117"/>
+    <hyperlink ref="D119" r:id="rId_hyperlink_118"/>
+    <hyperlink ref="D120" r:id="rId_hyperlink_119"/>
+    <hyperlink ref="D121" r:id="rId_hyperlink_120"/>
+    <hyperlink ref="D122" r:id="rId_hyperlink_121"/>
+    <hyperlink ref="D123" r:id="rId_hyperlink_122"/>
+    <hyperlink ref="D124" r:id="rId_hyperlink_123"/>
+    <hyperlink ref="D125" r:id="rId_hyperlink_124"/>
+    <hyperlink ref="D126" r:id="rId_hyperlink_125"/>
+    <hyperlink ref="D127" r:id="rId_hyperlink_126"/>
+    <hyperlink ref="D128" r:id="rId_hyperlink_127"/>
+    <hyperlink ref="D129" r:id="rId_hyperlink_128"/>
+    <hyperlink ref="D130" r:id="rId_hyperlink_129"/>
+    <hyperlink ref="D131" r:id="rId_hyperlink_130"/>
+    <hyperlink ref="D132" r:id="rId_hyperlink_131"/>
+    <hyperlink ref="D133" r:id="rId_hyperlink_132"/>
+    <hyperlink ref="D134" r:id="rId_hyperlink_133"/>
+    <hyperlink ref="D135" r:id="rId_hyperlink_134"/>
+    <hyperlink ref="D136" r:id="rId_hyperlink_135"/>
+    <hyperlink ref="D137" r:id="rId_hyperlink_136"/>
+    <hyperlink ref="D138" r:id="rId_hyperlink_137"/>
+    <hyperlink ref="D139" r:id="rId_hyperlink_138"/>
+    <hyperlink ref="D140" r:id="rId_hyperlink_139"/>
+    <hyperlink ref="D141" r:id="rId_hyperlink_140"/>
+    <hyperlink ref="D142" r:id="rId_hyperlink_141"/>
+    <hyperlink ref="D143" r:id="rId_hyperlink_142"/>
+    <hyperlink ref="D144" r:id="rId_hyperlink_143"/>
+    <hyperlink ref="D145" r:id="rId_hyperlink_144"/>
+    <hyperlink ref="D146" r:id="rId_hyperlink_145"/>
+    <hyperlink ref="D147" r:id="rId_hyperlink_146"/>
+    <hyperlink ref="D148" r:id="rId_hyperlink_147"/>
+    <hyperlink ref="D149" r:id="rId_hyperlink_148"/>
+    <hyperlink ref="D150" r:id="rId_hyperlink_149"/>
+    <hyperlink ref="D151" r:id="rId_hyperlink_150"/>
+    <hyperlink ref="D152" r:id="rId_hyperlink_151"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Estudiantes RetoCamp</vt:lpstr>