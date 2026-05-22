--- v0 (2026-03-24)
+++ v1 (2026-05-22)
@@ -12,392 +12,1175 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Reporte Asistencia RetoCamp" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="375">
   <si>
     <t>Cuenta</t>
   </si>
   <si>
     <t>Nombre Completo</t>
   </si>
   <si>
     <t>Facultad</t>
   </si>
   <si>
     <t>Día 1 (In)</t>
   </si>
   <si>
     <t>Día 1 (Out)</t>
   </si>
   <si>
     <t>Día 2 (In)</t>
   </si>
   <si>
     <t>Día 2 (Out)</t>
   </si>
   <si>
     <t>Campamento</t>
   </si>
   <si>
     <t>Día 3 (In)</t>
   </si>
   <si>
     <t>Día 3 (Out)</t>
   </si>
   <si>
-    <t>Airam Salvador Velasco</t>
-[...2 lines deleted...]
-    <t>Facultad de Medicina Veterinaria y Zootecnia (FMVZ)</t>
+    <t>No.Equipo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Aaron Eduardo Ortega Quiroz </t>
+  </si>
+  <si>
+    <t>Facultad de Ingeniería Electromecánica</t>
+  </si>
+  <si>
+    <t>08:30 AM</t>
+  </si>
+  <si>
+    <t>04:09 PM</t>
+  </si>
+  <si>
+    <t>09:45 AM</t>
+  </si>
+  <si>
+    <t>04:31 PM</t>
+  </si>
+  <si>
+    <t>NO</t>
+  </si>
+  <si>
+    <t>08:20 AM</t>
+  </si>
+  <si>
+    <t>11:35 AM</t>
+  </si>
+  <si>
+    <t>Equipo 7</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Abihu Jehoram Ruiz Perez </t>
+  </si>
+  <si>
+    <t>Facultad de contabilidad y administración de Manzanillo</t>
+  </si>
+  <si>
+    <t>07:13 AM</t>
+  </si>
+  <si>
+    <t>02:25 PM</t>
+  </si>
+  <si>
+    <t>07:18 AM</t>
+  </si>
+  <si>
+    <t>06:06 PM</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Akemi Gutierrez</t>
-[...299 lines deleted...]
-    <t>Zaida Fernanda Hernandez</t>
+    <t>Equipo 12</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Aida Lizeth Garcia Montejano </t>
+  </si>
+  <si>
+    <t>Facultad de Comercio Exterior</t>
+  </si>
+  <si>
+    <t>07:19 AM</t>
+  </si>
+  <si>
+    <t>04:08 PM</t>
+  </si>
+  <si>
+    <t>07:50 AM</t>
+  </si>
+  <si>
+    <t>06:58 PM</t>
+  </si>
+  <si>
+    <t>11:47 AM</t>
+  </si>
+  <si>
+    <t>Equipo 15</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alan Leonardo Morales Cuellar </t>
+  </si>
+  <si>
+    <t>07:00 AM</t>
+  </si>
+  <si>
+    <t>04:10 PM</t>
+  </si>
+  <si>
+    <t>06:51 AM</t>
+  </si>
+  <si>
+    <t>08:45 AM</t>
+  </si>
+  <si>
+    <t>11:22 AM</t>
+  </si>
+  <si>
+    <t>Equipo 9</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alan Yahir Abrica Díaz </t>
+  </si>
+  <si>
+    <t>07:16 AM</t>
+  </si>
+  <si>
+    <t>07:36 AM</t>
+  </si>
+  <si>
+    <t>Equipo 14</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Albert Maximiliano Ochoa Morales </t>
+  </si>
+  <si>
+    <t>07:12 AM</t>
+  </si>
+  <si>
+    <t>07:31 AM</t>
+  </si>
+  <si>
+    <t>Equipo 19</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alma Rosa de Montserrat Lara Morales </t>
+  </si>
+  <si>
+    <t>07:17 AM</t>
+  </si>
+  <si>
+    <t>08:41 AM</t>
+  </si>
+  <si>
+    <t>10:32 AM</t>
+  </si>
+  <si>
+    <t>11:13 AM</t>
+  </si>
+  <si>
+    <t>Equipo 2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alvaro Irving Peregrina Facio </t>
+  </si>
+  <si>
+    <t>07:25 AM</t>
+  </si>
+  <si>
+    <t>SÍ</t>
+  </si>
+  <si>
+    <t>Equipo 17</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ana Isabel González López </t>
+  </si>
+  <si>
+    <t>Facultad de Turismo y Gastronomía</t>
+  </si>
+  <si>
+    <t>04:11 PM</t>
+  </si>
+  <si>
+    <t>07:43 AM</t>
+  </si>
+  <si>
+    <t>08:26 AM</t>
+  </si>
+  <si>
+    <t>11:16 AM</t>
+  </si>
+  <si>
+    <t>Equipo 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ana María Guizar Cardenas </t>
+  </si>
+  <si>
+    <t>07:10 AM</t>
+  </si>
+  <si>
+    <t>04:12 PM</t>
+  </si>
+  <si>
+    <t>07:07 AM</t>
+  </si>
+  <si>
+    <t>11:11 AM</t>
+  </si>
+  <si>
+    <t>Equipo 8</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Andrea Isabella De Niz García </t>
+  </si>
+  <si>
+    <t>08:01 AM</t>
+  </si>
+  <si>
+    <t>08:06 AM</t>
+  </si>
+  <si>
+    <t>08:09 AM</t>
+  </si>
+  <si>
+    <t>11:50 AM</t>
+  </si>
+  <si>
+    <t>Equipo 4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Andrea Itzel Lepe Muñoz </t>
+  </si>
+  <si>
+    <t>07:22 AM</t>
+  </si>
+  <si>
+    <t>08:30 PM</t>
+  </si>
+  <si>
+    <t>08:05 AM</t>
+  </si>
+  <si>
+    <t>Equipo 13</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Andrea Jocelyn Horta Cortes </t>
+  </si>
+  <si>
+    <t>07:33 AM</t>
+  </si>
+  <si>
+    <t>06:59 PM</t>
+  </si>
+  <si>
+    <t>08:55 AM</t>
+  </si>
+  <si>
+    <t>11:23 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Andrea Leilani Camacho Canizales </t>
+  </si>
+  <si>
+    <t>12:26 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Angel Didier Tene Olivares </t>
+  </si>
+  <si>
+    <t>08:08 AM</t>
+  </si>
+  <si>
+    <t>Equipo 18</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Angel Gustavo Sanchez Chavez </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ángel Luna Hernández </t>
+  </si>
+  <si>
+    <t>07:28 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Angel Manuel Jiménez Águilar </t>
+  </si>
+  <si>
+    <t>07:40 AM</t>
+  </si>
+  <si>
+    <t>07:33 PM</t>
+  </si>
+  <si>
+    <t>08:36 AM</t>
+  </si>
+  <si>
+    <t>11:21 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Angel Yael Cuevas Maldonado </t>
+  </si>
+  <si>
+    <t>06:51 PM</t>
+  </si>
+  <si>
+    <t>08:27 AM</t>
+  </si>
+  <si>
+    <t>11:10 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Angela Monserrat Guzmán Castillo </t>
+  </si>
+  <si>
+    <t>07:55 AM</t>
+  </si>
+  <si>
+    <t>07:05 AM</t>
+  </si>
+  <si>
+    <t>08:33 AM</t>
+  </si>
+  <si>
+    <t>11:41 AM</t>
+  </si>
+  <si>
+    <t>Equipo 20</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Angeles Alejandra Muñoz Zuñiga </t>
+  </si>
+  <si>
+    <t>07:35 AM</t>
+  </si>
+  <si>
+    <t>08:15 AM</t>
+  </si>
+  <si>
+    <t>09:02 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Araceli Quiroz Sanchez </t>
+  </si>
+  <si>
+    <t>06:59 AM</t>
+  </si>
+  <si>
+    <t>06:52 AM</t>
+  </si>
+  <si>
+    <t>11:12 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Arely Jaqueline Ramírez Morales </t>
+  </si>
+  <si>
+    <t>07:06 AM</t>
+  </si>
+  <si>
+    <t>07:27 AM</t>
+  </si>
+  <si>
+    <t>08:32 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Arturo Gabriel Gatica Olea </t>
+  </si>
+  <si>
+    <t>07:04 AM</t>
+  </si>
+  <si>
+    <t>11:40 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Asael Jairo Sanchez Alcala </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Astrid Jazmín Alarcón Chávez </t>
+  </si>
+  <si>
+    <t>07:04 PM</t>
+  </si>
+  <si>
+    <t>08:43 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Betzy Shecid Huerta Saldivar </t>
+  </si>
+  <si>
+    <t>07:23 AM</t>
+  </si>
+  <si>
+    <t>07:34 AM</t>
+  </si>
+  <si>
+    <t>Equipo 6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bisleidy Mancilla Contreras </t>
+  </si>
+  <si>
+    <t>Equipo 5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Brisha Xiomara Toscano Lauriano </t>
+  </si>
+  <si>
+    <t>07:21 AM</t>
+  </si>
+  <si>
+    <t>07:05 PM</t>
+  </si>
+  <si>
+    <t>08:52 AM</t>
+  </si>
+  <si>
+    <t>11:54 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Britany Jordana Gordillo Quiroz </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Camila Itzel Corona Ramírez </t>
+  </si>
+  <si>
+    <t>11:30 AM</t>
+  </si>
+  <si>
+    <t>Equipo 11</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carlos Derick Fernandez Chavira </t>
+  </si>
+  <si>
+    <t>07:57 AM</t>
+  </si>
+  <si>
+    <t>06:52 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carlos Emmanuel Villegas Vivian </t>
+  </si>
+  <si>
+    <t>07:38 AM</t>
+  </si>
+  <si>
+    <t>10:10 AM</t>
+  </si>
+  <si>
+    <t>08:50 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carlos Eulalio Ortiz Lopez </t>
+  </si>
+  <si>
+    <t>07:53 AM</t>
+  </si>
+  <si>
+    <t>08:31 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carlos Francisco Guerrero Ramírez </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carlos Manuel Martínez Hernández </t>
+  </si>
+  <si>
+    <t>10:15 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carlos Rafael Palomares Regalado </t>
+  </si>
+  <si>
+    <t>07:07 PM</t>
+  </si>
+  <si>
+    <t>08:35 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carolina Brambila Castillo </t>
+  </si>
+  <si>
+    <t>07:26 AM</t>
+  </si>
+  <si>
+    <t>06:03 AM</t>
+  </si>
+  <si>
+    <t>06:04 AM</t>
+  </si>
+  <si>
+    <t>Equipo 10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Christian Enrique Montero Silva </t>
+  </si>
+  <si>
+    <t>08:19 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Christopher Eugenio Nieves Martínez </t>
+  </si>
+  <si>
+    <t>07:20 AM</t>
+  </si>
+  <si>
+    <t>07:29 AM</t>
+  </si>
+  <si>
+    <t>06:55 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cristian Oswaldo Flores Rojas </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cristian Yutaka Mora Sunagawa </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cristopher Emiliano Munguia Quiroz </t>
+  </si>
+  <si>
+    <t>07:44 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cristopher Jesús Garcia Barenca </t>
+  </si>
+  <si>
+    <t>07:30 AM</t>
+  </si>
+  <si>
+    <t>11:57 AM</t>
+  </si>
+  <si>
+    <t>Equipo 3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Danna Alejandra Navarro Briceño </t>
+  </si>
+  <si>
+    <t xml:space="preserve">David Estrada Lara </t>
+  </si>
+  <si>
+    <t>08:31 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Deisy Aracely Pérez De León </t>
+  </si>
+  <si>
+    <t>07:15 AM</t>
+  </si>
+  <si>
+    <t>04:15 PM</t>
+  </si>
+  <si>
+    <t>11:44 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Diane Arlet Espinoza Moran </t>
+  </si>
+  <si>
+    <t>08:28 AM</t>
+  </si>
+  <si>
+    <t>11:27 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Diego Álvarez Guzmán </t>
+  </si>
+  <si>
+    <t>07:49 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Diego Caín Meza Mitates </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Diego Carrasco Montejano </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Diego Maldonado Cuevas </t>
+  </si>
+  <si>
+    <t>10:23 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dimitrii Shcherban </t>
+  </si>
+  <si>
+    <t>07:37 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dominic Isai Garcia Bautista </t>
+  </si>
+  <si>
+    <t>07:02 AM</t>
+  </si>
+  <si>
+    <t>06:56 PM</t>
+  </si>
+  <si>
+    <t>11:15 AM</t>
+  </si>
+  <si>
+    <t>Equipo 16</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dulce María Sánchez Piedra </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dulce María Valdovinos Soto </t>
+  </si>
+  <si>
+    <t>08:02 AM</t>
+  </si>
+  <si>
+    <t>10:06 AM</t>
+  </si>
+  <si>
+    <t>11:32 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Edwin Antonio Rodriguez Crisantos </t>
+  </si>
+  <si>
+    <t>07:42 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Edwin Emanuel Contreras Corona </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Emilia Guadalupe Wuitron Hernandez </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Emmely Berenice Figueroa De Coss </t>
+  </si>
+  <si>
+    <t>12:45 PM</t>
+  </si>
+  <si>
+    <t>09:57 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Erick Adahir García Mendoza </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ernesto Julian Sedano Padilla </t>
+  </si>
+  <si>
+    <t>07:00 PM</t>
+  </si>
+  <si>
+    <t>08:10 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ernesto Salvador Cossio Olivera </t>
+  </si>
+  <si>
+    <t>09:48 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ernesto Saúl Jiménez Ochoa </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Estefania Flores Marcos </t>
+  </si>
+  <si>
+    <t>09:19 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ethna Ashtryd Yescas Godínez </t>
+  </si>
+  <si>
+    <t>08:14 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Evelyn Fernanda González Velázquez </t>
+  </si>
+  <si>
+    <t>08:44 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ever Jesus Garcia Cedeño </t>
+  </si>
+  <si>
+    <t>11:58 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fátima González Gutiérrez </t>
+  </si>
+  <si>
+    <t>10:30 AM</t>
+  </si>
+  <si>
+    <t>07:06 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fernanda Gisselle Delgado Sandoval </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fernando Pérez Chávez </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gael Alfonso Verde Lopez </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gilberto David Garcia Barrera </t>
+  </si>
+  <si>
+    <t xml:space="preserve">GILBERTO LORENZO PALACIOS </t>
+  </si>
+  <si>
+    <t>06:53 PM</t>
+  </si>
+  <si>
+    <t>11:14 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gloria Evelin Hipólito Ángel </t>
+  </si>
+  <si>
+    <t>08:34 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Grecia Elizabeth Chía Fuentes </t>
+  </si>
+  <si>
+    <t>07:45 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gustavo Salvador Aguilar </t>
+  </si>
+  <si>
+    <t>07:48 AM</t>
+  </si>
+  <si>
+    <t>08:23 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jahir Miguel Mendoza Gaona </t>
+  </si>
+  <si>
+    <t>Facultad de ciencias Marinas</t>
+  </si>
+  <si>
+    <t>07:11 AM</t>
+  </si>
+  <si>
+    <t>11:38 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jaime David Barrera De la fuente </t>
+  </si>
+  <si>
+    <t>07:03 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jared Figueroa Flores </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jenifer Guadalupe Ramos Cortez </t>
+  </si>
+  <si>
+    <t>07:56 AM</t>
+  </si>
+  <si>
+    <t>06:57 PM</t>
+  </si>
+  <si>
+    <t>08:54 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jerzain De La Cruz Perez </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jessica Daniela Rosales Ochoa </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jesús Alberto Becerra Ojeda </t>
+  </si>
+  <si>
+    <t>08:32 AM</t>
+  </si>
+  <si>
+    <t>08:16 AM</t>
+  </si>
+  <si>
+    <t>11:29 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jesus Osvaldo Lopez Hernandez </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Joaquin Ramsés Juárez Chávez </t>
+  </si>
+  <si>
+    <t>08:21 AM</t>
+  </si>
+  <si>
+    <t>11:28 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jocelyn Pérez Ortiz </t>
+  </si>
+  <si>
+    <t xml:space="preserve">John Anthony Quintanilla Aguayo </t>
+  </si>
+  <si>
+    <t>08:53 AM</t>
+  </si>
+  <si>
+    <t>07:51 AM</t>
+  </si>
+  <si>
+    <t>08:22 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jorge Alejandro Noyola Peña </t>
+  </si>
+  <si>
+    <t xml:space="preserve">José Antonio Garibay Contreras </t>
+  </si>
+  <si>
+    <t>08:03 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">José Arturo Aceves Maldonado </t>
+  </si>
+  <si>
+    <t>10:24 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jose Eduardo Segovia Flores </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Josefina Bethel Rojas Ledesma </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Josué Bermejo García </t>
+  </si>
+  <si>
+    <t>08:38 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Josué Santos Domínguez Gutiérrez </t>
+  </si>
+  <si>
+    <t>10:17 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Juan Ernesto Palomino Lupercio </t>
+  </si>
+  <si>
+    <t>12:29 PM</t>
+  </si>
+  <si>
+    <t>10:17 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Juan Pablo Alcala Zuñiga </t>
+  </si>
+  <si>
+    <t>09:47 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Karina Janeth Tapia Cervantes </t>
+  </si>
+  <si>
+    <t>11:39 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Karla Yanaira Verduzco Govea </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kevin Adriel Alvirde Villalobos </t>
+  </si>
+  <si>
+    <t>07:47 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kevin David Velascos Soltero </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kevin Valdovinos Arias </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kimberly Monserrat Ureña Martínez </t>
+  </si>
+  <si>
+    <t>08:25 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Litzi Montserrat Magaña Virgen </t>
+  </si>
+  <si>
+    <t>07:09 AM</t>
+  </si>
+  <si>
+    <t>07:39 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Luis Angel Alaniz Murguia </t>
+  </si>
+  <si>
+    <t>08:59 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Luis Antonio Robles Anacleto </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Luis Arturo Roque Victoriano </t>
+  </si>
+  <si>
+    <t>06:55 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Luis Fernando Mendoza Serrano </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Luis Ignacio Rivera Aguilar </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Luis Ramses Ruiz Madrigal </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Luis Roberto Martínez Ramírez </t>
+  </si>
+  <si>
+    <t>04:13 PM</t>
+  </si>
+  <si>
+    <t>11:17 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lupita Jayeli Aguilar Serrano </t>
+  </si>
+  <si>
+    <t>01:48 PM</t>
+  </si>
+  <si>
+    <t>07:24 AM</t>
+  </si>
+  <si>
+    <t>08:07 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Magaly Montserrat Ruiz Oyoque </t>
+  </si>
+  <si>
+    <t>11:52 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Magda Daniela Cruz Alfaro </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Marco Emilio Cardenas Ramirez </t>
+  </si>
+  <si>
+    <t>11:53 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Maria Fernanda Basulto Ortega </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Maria Fernanda Pinzon Carrillo </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Marian Guadalupe Hernandez Rodriguez </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mariana Lizeth Sánchez Sánchez </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mauricio Perez Chavez </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nicole Alexandra Avalos Arzeta </t>
+  </si>
+  <si>
+    <t>07:46 AM</t>
+  </si>
+  <si>
+    <t>07:52 AM</t>
+  </si>
+  <si>
+    <t>06:11 PM</t>
+  </si>
+  <si>
+    <t>08:12 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Norma Nahomi Aguilar Rodriguez </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Omar Oswaldo Martinez Lazaro </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oscar Emiliano Ramirez MORONES </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Owen Neftali Silva Marquez </t>
+  </si>
+  <si>
+    <t>08:33 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Paloma Rodriguez Chavez </t>
+  </si>
+  <si>
+    <t>11:24 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Paola Jacquelin Michel Roblada </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Perla Jazmin Navarro Pérez </t>
+  </si>
+  <si>
+    <t>04:04 PM</t>
+  </si>
+  <si>
+    <t>11:19 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rafael Alexandro Vuelvas Perez </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Raúl Uriel Ramírez Real </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ricardo Quiroz Paez </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rodrigo Silva Castro </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rosa De Jazmín Tejeda Ramírez </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sean David Arias de los Santos </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sofía Ximena Catalán Reyna </t>
+  </si>
+  <si>
+    <t>02:33 PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Valentina Vázquez García </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vanessa Jiménez Guzmán </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wendy Estefania Salgado Fernandez </t>
+  </si>
+  <si>
+    <t>11:36 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wendy Valeria Ibarra Aguillon </t>
+  </si>
+  <si>
+    <t>10:07 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ximena Giselee Reina Morfin </t>
+  </si>
+  <si>
+    <t>09:12 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ximena Villarreal Valladares </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Xunaxi del Carmen Mendez Luis </t>
+  </si>
+  <si>
+    <t>09:14 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yahir Silverio Ciriaco </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yanely Anahi Real Real </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yara Sarahy Sánchez López </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yaretzi Lopez Holguin </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yatziri Surisara Gonzalez Sandoval </t>
+  </si>
+  <si>
+    <t>10:38 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yerania Guadalupe Justo Mondragón </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yesica Alexandra Lucia Fermin </t>
+  </si>
+  <si>
+    <t>07:14 AM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yitzhak León Monroy </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yuritzi Revollar Galeana </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -722,3140 +1505,5389 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J96"/>
+  <dimension ref="A1:K152"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D96" sqref="D96:J96"/>
+      <selection activeCell="D152" sqref="D152:K152"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="18" customWidth="true" style="0"/>
     <col min="7" max="7" width="18" customWidth="true" style="0"/>
     <col min="8" max="8" width="18" customWidth="true" style="0"/>
     <col min="9" max="9" width="18" customWidth="true" style="0"/>
     <col min="10" max="10" width="18" customWidth="true" style="0"/>
+    <col min="11" max="11" width="18" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
-    </row>
-    <row r="2" spans="1:10">
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
       <c r="A2">
-        <v>20215228</v>
+        <v>20201680</v>
       </c>
       <c r="B2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D2" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="G2" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="H2" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I2" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="J2" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K2" s="2" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11">
+      <c r="A3">
+        <v>20246363</v>
+      </c>
+      <c r="B3" t="s">
+        <v>21</v>
+      </c>
+      <c r="C3" t="s">
+        <v>22</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="G3" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="H3" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I3" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="K3" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11">
+      <c r="A4">
+        <v>20201754</v>
+      </c>
+      <c r="B4" t="s">
+        <v>29</v>
+      </c>
+      <c r="C4" t="s">
+        <v>30</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="G4" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="H4" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I4" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="K4" s="2" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11">
+      <c r="A5">
+        <v>20246843</v>
+      </c>
+      <c r="B5" t="s">
+        <v>37</v>
+      </c>
+      <c r="C5" t="s">
+        <v>30</v>
+      </c>
+      <c r="D5" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="G5" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="H5" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I5" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="K5" s="2" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11">
+      <c r="A6">
+        <v>20204650</v>
+      </c>
+      <c r="B6" t="s">
+        <v>44</v>
+      </c>
+      <c r="C6" t="s">
+        <v>22</v>
+      </c>
+      <c r="D6" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="G6" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H6" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I6" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="J6" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="K6" s="2" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11">
+      <c r="A7">
+        <v>20191066</v>
+      </c>
+      <c r="B7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C7" t="s">
+        <v>30</v>
+      </c>
+      <c r="D7" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="G7" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H7" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I7" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="J7" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="K7" s="2" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11">
+      <c r="A8">
+        <v>20166074</v>
+      </c>
+      <c r="B8" t="s">
+        <v>52</v>
+      </c>
+      <c r="C8" t="s">
+        <v>22</v>
+      </c>
+      <c r="D8" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="G8" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H8" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I8" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="J8" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="K8" s="2" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11">
+      <c r="A9">
+        <v>20211890</v>
+      </c>
+      <c r="B9" t="s">
+        <v>58</v>
+      </c>
+      <c r="C9" t="s">
         <v>12</v>
       </c>
-      <c r="E2" s="2" t="s">
+      <c r="D9" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="G9" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H9" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="I9" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="J9" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="K9" s="2" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11">
+      <c r="A10">
+        <v>20226720</v>
+      </c>
+      <c r="B10" t="s">
+        <v>62</v>
+      </c>
+      <c r="C10" t="s">
+        <v>63</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="G10" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H10" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="I10" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="J10" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="K10" s="2" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11">
+      <c r="A11">
+        <v>20211850</v>
+      </c>
+      <c r="B11" t="s">
+        <v>69</v>
+      </c>
+      <c r="C11" t="s">
+        <v>22</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="G11" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H11" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="I11" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="J11" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="K11" s="2" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11">
+      <c r="A12">
+        <v>20211187</v>
+      </c>
+      <c r="B12" t="s">
+        <v>75</v>
+      </c>
+      <c r="C12" t="s">
+        <v>22</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="G12" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H12" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="I12" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="J12" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="K12" s="2" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11">
+      <c r="A13">
+        <v>20201776</v>
+      </c>
+      <c r="B13" t="s">
+        <v>81</v>
+      </c>
+      <c r="C13" t="s">
         <v>12</v>
       </c>
-      <c r="F2" s="2" t="s">
+      <c r="D13" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="G13" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="H13" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="I13" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="J13" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="K13" s="2" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11">
+      <c r="A14">
+        <v>20183358</v>
+      </c>
+      <c r="B14" t="s">
+        <v>86</v>
+      </c>
+      <c r="C14" t="s">
+        <v>63</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="G14" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="H14" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I14" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="J14" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="K14" s="2" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11">
+      <c r="A15">
+        <v>20191178</v>
+      </c>
+      <c r="B15" t="s">
+        <v>91</v>
+      </c>
+      <c r="C15" t="s">
+        <v>63</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="G15" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H15" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="I15" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="J15" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="K15" s="2" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11">
+      <c r="A16">
+        <v>20211472</v>
+      </c>
+      <c r="B16" t="s">
+        <v>93</v>
+      </c>
+      <c r="C16" t="s">
+        <v>30</v>
+      </c>
+      <c r="D16" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="G16" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H16" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="I16" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="J16" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="K16" s="2" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11">
+      <c r="A17">
+        <v>20211313</v>
+      </c>
+      <c r="B17" t="s">
+        <v>96</v>
+      </c>
+      <c r="C17" t="s">
+        <v>30</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="G17" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H17" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I17" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="J17" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="K17" s="2" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11">
+      <c r="A18">
+        <v>20246690</v>
+      </c>
+      <c r="B18" t="s">
+        <v>97</v>
+      </c>
+      <c r="C18" t="s">
         <v>12</v>
       </c>
-      <c r="G2" s="2" t="s">
+      <c r="D18" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="G18" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="H18" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I18" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="J18" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="K18" s="2" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11">
+      <c r="A19">
+        <v>20211724</v>
+      </c>
+      <c r="B19" t="s">
+        <v>99</v>
+      </c>
+      <c r="C19" t="s">
         <v>12</v>
       </c>
-      <c r="H2" s="2" t="s">
+      <c r="D19" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="G19" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="H19" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I19" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="J19" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="K19" s="2" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11">
+      <c r="A20">
+        <v>20200966</v>
+      </c>
+      <c r="B20" t="s">
+        <v>104</v>
+      </c>
+      <c r="C20" t="s">
+        <v>22</v>
+      </c>
+      <c r="D20" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="G20" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="H20" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I20" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="J20" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="K20" s="2" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11">
+      <c r="A21">
+        <v>20202546</v>
+      </c>
+      <c r="B21" t="s">
+        <v>108</v>
+      </c>
+      <c r="C21" t="s">
+        <v>22</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="G21" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H21" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="I21" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="J21" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="K21" s="2" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11">
+      <c r="A22">
+        <v>20211747</v>
+      </c>
+      <c r="B22" t="s">
+        <v>114</v>
+      </c>
+      <c r="C22" t="s">
         <v>12</v>
       </c>
-      <c r="I2" s="2" t="s">
+      <c r="D22" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="G22" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H22" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="I22" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="J22" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="K22" s="2" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11">
+      <c r="A23">
+        <v>20211091</v>
+      </c>
+      <c r="B23" t="s">
+        <v>118</v>
+      </c>
+      <c r="C23" t="s">
+        <v>22</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="G23" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="H23" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I23" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="J23" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="K23" s="2" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11">
+      <c r="A24">
+        <v>20246529</v>
+      </c>
+      <c r="B24" t="s">
+        <v>122</v>
+      </c>
+      <c r="C24" t="s">
+        <v>30</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="G24" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="H24" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="I24" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="J24" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="K24" s="2" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11">
+      <c r="A25">
+        <v>20246275</v>
+      </c>
+      <c r="B25" t="s">
+        <v>126</v>
+      </c>
+      <c r="C25" t="s">
         <v>12</v>
       </c>
-      <c r="J2" s="2" t="s">
+      <c r="D25" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="G25" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H25" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I25" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="J25" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="K25" s="2" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11">
+      <c r="A26">
+        <v>20245975</v>
+      </c>
+      <c r="B26" t="s">
+        <v>129</v>
+      </c>
+      <c r="C26" t="s">
         <v>12</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D3" s="2" t="s">
+      <c r="D26" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="G26" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H26" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="I26" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="J26" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="K26" s="2" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11">
+      <c r="A27">
+        <v>20211149</v>
+      </c>
+      <c r="B27" t="s">
+        <v>130</v>
+      </c>
+      <c r="C27" t="s">
+        <v>22</v>
+      </c>
+      <c r="D27" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="G27" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="H27" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I27" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="J27" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="K27" s="2" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11">
+      <c r="A28">
+        <v>20235862</v>
+      </c>
+      <c r="B28" t="s">
+        <v>133</v>
+      </c>
+      <c r="C28" t="s">
+        <v>22</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="G28" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H28" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="I28" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="J28" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="K28" s="2" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11">
+      <c r="A29">
+        <v>20211954</v>
+      </c>
+      <c r="B29" t="s">
+        <v>137</v>
+      </c>
+      <c r="C29" t="s">
+        <v>22</v>
+      </c>
+      <c r="D29" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="G29" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H29" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="I29" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="J29" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="K29" s="2" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11">
+      <c r="A30">
+        <v>20211575</v>
+      </c>
+      <c r="B30" t="s">
+        <v>139</v>
+      </c>
+      <c r="C30" t="s">
+        <v>22</v>
+      </c>
+      <c r="D30" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="G30" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="H30" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I30" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="J30" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="K30" s="2" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11">
+      <c r="A31">
+        <v>20191737</v>
+      </c>
+      <c r="B31" t="s">
+        <v>144</v>
+      </c>
+      <c r="C31" t="s">
+        <v>63</v>
+      </c>
+      <c r="D31" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="G31" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H31" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="I31" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="J31" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="K31" s="2" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11">
+      <c r="A32">
+        <v>20246454</v>
+      </c>
+      <c r="B32" t="s">
+        <v>145</v>
+      </c>
+      <c r="C32" t="s">
+        <v>22</v>
+      </c>
+      <c r="D32" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="G32" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H32" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="I32" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="J32" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="K32" s="2" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11">
+      <c r="A33">
+        <v>20201744</v>
+      </c>
+      <c r="B33" t="s">
+        <v>148</v>
+      </c>
+      <c r="C33" t="s">
         <v>12</v>
       </c>
-      <c r="E3" s="2" t="s">
+      <c r="D33" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="G33" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H33" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I33" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="J33" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="K33" s="2" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11">
+      <c r="A34">
+        <v>20201845</v>
+      </c>
+      <c r="B34" t="s">
+        <v>151</v>
+      </c>
+      <c r="C34" t="s">
         <v>12</v>
       </c>
-      <c r="F3" s="2" t="s">
+      <c r="D34" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="G34" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H34" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="I34" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="J34" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="K34" s="2" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11">
+      <c r="A35">
+        <v>20235699</v>
+      </c>
+      <c r="B35" t="s">
+        <v>155</v>
+      </c>
+      <c r="C35" t="s">
         <v>12</v>
       </c>
-      <c r="G3" s="2" t="s">
+      <c r="D35" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="G35" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H35" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="I35" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="J35" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="K35" s="2" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11">
+      <c r="A36">
+        <v>20202411</v>
+      </c>
+      <c r="B36" t="s">
+        <v>158</v>
+      </c>
+      <c r="C36" t="s">
         <v>12</v>
       </c>
-      <c r="H3" s="2" t="s">
+      <c r="D36" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="G36" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H36" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="I36" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="J36" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="K36" s="2" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11">
+      <c r="A37">
+        <v>20235719</v>
+      </c>
+      <c r="B37" t="s">
+        <v>159</v>
+      </c>
+      <c r="C37" t="s">
         <v>12</v>
       </c>
-      <c r="I3" s="2" t="s">
+      <c r="D37" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="G37" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H37" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="I37" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="J37" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="K37" s="2" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11">
+      <c r="A38">
+        <v>20211751</v>
+      </c>
+      <c r="B38" t="s">
+        <v>161</v>
+      </c>
+      <c r="C38" t="s">
         <v>12</v>
       </c>
-      <c r="J3" s="2" t="s">
+      <c r="D38" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="G38" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="H38" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I38" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="J38" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="K38" s="2" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11">
+      <c r="A39">
+        <v>20181416</v>
+      </c>
+      <c r="B39" t="s">
+        <v>164</v>
+      </c>
+      <c r="C39" t="s">
+        <v>63</v>
+      </c>
+      <c r="D39" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="G39" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H39" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="I39" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="J39" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="K39" s="2" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="40" spans="1:11">
+      <c r="A40">
+        <v>20211882</v>
+      </c>
+      <c r="B40" t="s">
+        <v>169</v>
+      </c>
+      <c r="C40" t="s">
+        <v>30</v>
+      </c>
+      <c r="D40" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="G40" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H40" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I40" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="J40" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="K40" s="2" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="41" spans="1:11">
+      <c r="A41">
+        <v>20211067</v>
+      </c>
+      <c r="B41" t="s">
+        <v>171</v>
+      </c>
+      <c r="C41" t="s">
         <v>12</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B4" t="s">
+      <c r="D41" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="G41" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="H41" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I41" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="J41" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="K41" s="2" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="42" spans="1:11">
+      <c r="A42">
+        <v>20226462</v>
+      </c>
+      <c r="B42" t="s">
+        <v>175</v>
+      </c>
+      <c r="C42" t="s">
+        <v>30</v>
+      </c>
+      <c r="D42" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="G42" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H42" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="I42" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="J42" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="K42" s="2" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="43" spans="1:11">
+      <c r="A43">
+        <v>20211550</v>
+      </c>
+      <c r="B43" t="s">
+        <v>176</v>
+      </c>
+      <c r="C43" t="s">
+        <v>12</v>
+      </c>
+      <c r="D43" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="G43" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H43" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I43" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="J43" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="K43" s="2" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="44" spans="1:11">
+      <c r="A44">
+        <v>20191651</v>
+      </c>
+      <c r="B44" t="s">
+        <v>177</v>
+      </c>
+      <c r="C44" t="s">
+        <v>63</v>
+      </c>
+      <c r="D44" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="G44" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H44" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I44" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="J44" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="K44" s="2" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="45" spans="1:11">
+      <c r="A45">
+        <v>20236348</v>
+      </c>
+      <c r="B45" t="s">
+        <v>179</v>
+      </c>
+      <c r="C45" t="s">
+        <v>12</v>
+      </c>
+      <c r="D45" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="E45" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="C4" t="s">
-[...2 lines deleted...]
-      <c r="D4" s="2" t="s">
+      <c r="F45" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="G45" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H45" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="I45" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="J45" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="K45" s="2" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="46" spans="1:11">
+      <c r="A46">
+        <v>20211929</v>
+      </c>
+      <c r="B46" t="s">
+        <v>183</v>
+      </c>
+      <c r="C46" t="s">
+        <v>30</v>
+      </c>
+      <c r="D46" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="G46" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H46" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="I46" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="J46" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="K46" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="47" spans="1:11">
+      <c r="A47">
+        <v>20201460</v>
+      </c>
+      <c r="B47" t="s">
+        <v>184</v>
+      </c>
+      <c r="C47" t="s">
         <v>12</v>
       </c>
-      <c r="E4" s="2" t="s">
+      <c r="D47" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="G47" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H47" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I47" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="J47" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="K47" s="2" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="48" spans="1:11">
+      <c r="A48">
+        <v>20245963</v>
+      </c>
+      <c r="B48" t="s">
+        <v>186</v>
+      </c>
+      <c r="C48" t="s">
+        <v>22</v>
+      </c>
+      <c r="D48" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="G48" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H48" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="I48" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="J48" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="K48" s="2" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="49" spans="1:11">
+      <c r="A49">
+        <v>20193104</v>
+      </c>
+      <c r="B49" t="s">
+        <v>190</v>
+      </c>
+      <c r="C49" t="s">
+        <v>63</v>
+      </c>
+      <c r="D49" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="G49" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H49" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="I49" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="J49" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="K49" s="2" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="50" spans="1:11">
+      <c r="A50">
+        <v>20201730</v>
+      </c>
+      <c r="B50" t="s">
+        <v>193</v>
+      </c>
+      <c r="C50" t="s">
         <v>12</v>
       </c>
-      <c r="F4" s="2" t="s">
+      <c r="D50" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="G50" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H50" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="I50" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="J50" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="K50" s="2" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="51" spans="1:11">
+      <c r="A51">
+        <v>20227585</v>
+      </c>
+      <c r="B51" t="s">
+        <v>195</v>
+      </c>
+      <c r="C51" t="s">
+        <v>30</v>
+      </c>
+      <c r="D51" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="G51" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H51" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I51" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="J51" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="K51" s="2" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="52" spans="1:11">
+      <c r="A52">
+        <v>20170935</v>
+      </c>
+      <c r="B52" t="s">
+        <v>196</v>
+      </c>
+      <c r="C52" t="s">
         <v>12</v>
       </c>
-      <c r="G4" s="2" t="s">
+      <c r="D52" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="G52" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H52" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="I52" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="J52" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="K52" s="2" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="53" spans="1:11">
+      <c r="A53">
+        <v>20209591</v>
+      </c>
+      <c r="B53" t="s">
+        <v>197</v>
+      </c>
+      <c r="C53" t="s">
+        <v>30</v>
+      </c>
+      <c r="D53" s="2" t="s">
+        <v>198</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="G53" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H53" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I53" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="J53" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="K53" s="2" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="54" spans="1:11">
+      <c r="A54">
+        <v>10260026</v>
+      </c>
+      <c r="B54" t="s">
+        <v>199</v>
+      </c>
+      <c r="C54" t="s">
+        <v>22</v>
+      </c>
+      <c r="D54" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>200</v>
+      </c>
+      <c r="G54" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H54" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="I54" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="J54" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="K54" s="2" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="55" spans="1:11">
+      <c r="A55">
+        <v>20210974</v>
+      </c>
+      <c r="B55" t="s">
+        <v>201</v>
+      </c>
+      <c r="C55" t="s">
         <v>12</v>
       </c>
-      <c r="H4" s="2" t="s">
+      <c r="D55" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>202</v>
+      </c>
+      <c r="G55" s="2" t="s">
+        <v>203</v>
+      </c>
+      <c r="H55" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I55" s="2" t="s">
+        <v>204</v>
+      </c>
+      <c r="J55" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="K55" s="2" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="56" spans="1:11">
+      <c r="A56">
+        <v>20201125</v>
+      </c>
+      <c r="B56" t="s">
+        <v>206</v>
+      </c>
+      <c r="C56" t="s">
         <v>12</v>
       </c>
-      <c r="I4" s="2" t="s">
+      <c r="D56" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="G56" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H56" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I56" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="J56" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="K56" s="2" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="57" spans="1:11">
+      <c r="A57">
+        <v>20201715</v>
+      </c>
+      <c r="B57" t="s">
+        <v>207</v>
+      </c>
+      <c r="C57" t="s">
+        <v>22</v>
+      </c>
+      <c r="D57" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="G57" s="2" t="s">
+        <v>209</v>
+      </c>
+      <c r="H57" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I57" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="J57" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="K57" s="2" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="58" spans="1:11">
+      <c r="A58">
+        <v>20235652</v>
+      </c>
+      <c r="B58" t="s">
+        <v>211</v>
+      </c>
+      <c r="C58" t="s">
         <v>12</v>
       </c>
-      <c r="J4" s="2" t="s">
+      <c r="D58" s="2" t="s">
+        <v>212</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="G58" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H58" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="I58" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="J58" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="K58" s="2" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="59" spans="1:11">
+      <c r="A59">
+        <v>20211500</v>
+      </c>
+      <c r="B59" t="s">
+        <v>213</v>
+      </c>
+      <c r="C59" t="s">
         <v>12</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B5" t="s">
+      <c r="D59" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="G59" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="H59" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I59" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="J59" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="K59" s="2" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="60" spans="1:11">
+      <c r="A60">
+        <v>20211481</v>
+      </c>
+      <c r="B60" t="s">
+        <v>214</v>
+      </c>
+      <c r="C60" t="s">
+        <v>30</v>
+      </c>
+      <c r="D60" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="G60" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H60" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="I60" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="J60" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="K60" s="2" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="61" spans="1:11">
+      <c r="A61">
+        <v>20181216</v>
+      </c>
+      <c r="B61" t="s">
+        <v>215</v>
+      </c>
+      <c r="C61" t="s">
+        <v>30</v>
+      </c>
+      <c r="D61" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>217</v>
+      </c>
+      <c r="G61" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H61" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I61" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="J61" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="K61" s="2" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="62" spans="1:11">
+      <c r="A62">
+        <v>20201646</v>
+      </c>
+      <c r="B62" t="s">
+        <v>218</v>
+      </c>
+      <c r="C62" t="s">
+        <v>12</v>
+      </c>
+      <c r="D62" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="G62" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H62" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="I62" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="J62" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="K62" s="2" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="63" spans="1:11">
+      <c r="A63">
+        <v>20211572</v>
+      </c>
+      <c r="B63" t="s">
+        <v>219</v>
+      </c>
+      <c r="C63" t="s">
+        <v>12</v>
+      </c>
+      <c r="D63" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="G63" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="H63" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I63" s="2" t="s">
+        <v>221</v>
+      </c>
+      <c r="J63" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="K63" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="64" spans="1:11">
+      <c r="A64">
+        <v>20246691</v>
+      </c>
+      <c r="B64" t="s">
+        <v>222</v>
+      </c>
+      <c r="C64" t="s">
+        <v>12</v>
+      </c>
+      <c r="D64" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>223</v>
+      </c>
+      <c r="G64" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H64" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I64" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="J64" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="K64" s="2" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="65" spans="1:11">
+      <c r="A65">
+        <v>20201772</v>
+      </c>
+      <c r="B65" t="s">
+        <v>224</v>
+      </c>
+      <c r="C65" t="s">
+        <v>12</v>
+      </c>
+      <c r="D65" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="G65" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H65" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I65" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="J65" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="K65" s="2" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="66" spans="1:11">
+      <c r="A66">
+        <v>20211843</v>
+      </c>
+      <c r="B66" t="s">
+        <v>225</v>
+      </c>
+      <c r="C66" t="s">
+        <v>12</v>
+      </c>
+      <c r="D66" s="2" t="s">
+        <v>226</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="G66" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H66" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="I66" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="J66" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="K66" s="2" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="67" spans="1:11">
+      <c r="A67">
+        <v>20211143</v>
+      </c>
+      <c r="B67" t="s">
+        <v>227</v>
+      </c>
+      <c r="C67" t="s">
+        <v>22</v>
+      </c>
+      <c r="D67" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="G67" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H67" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="I67" s="2" t="s">
+        <v>228</v>
+      </c>
+      <c r="J67" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="K67" s="2" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="68" spans="1:11">
+      <c r="A68">
+        <v>20211408</v>
+      </c>
+      <c r="B68" t="s">
+        <v>229</v>
+      </c>
+      <c r="C68" t="s">
+        <v>30</v>
+      </c>
+      <c r="D68" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="G68" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="H68" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I68" s="2" t="s">
+        <v>230</v>
+      </c>
+      <c r="J68" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="K68" s="2" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="69" spans="1:11">
+      <c r="A69">
+        <v>20246055</v>
+      </c>
+      <c r="B69" t="s">
+        <v>231</v>
+      </c>
+      <c r="C69" t="s">
+        <v>22</v>
+      </c>
+      <c r="D69" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="G69" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H69" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="I69" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="J69" s="2" t="s">
+        <v>232</v>
+      </c>
+      <c r="K69" s="2" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="70" spans="1:11">
+      <c r="A70">
+        <v>20236332</v>
+      </c>
+      <c r="B70" t="s">
+        <v>233</v>
+      </c>
+      <c r="C70" t="s">
+        <v>12</v>
+      </c>
+      <c r="D70" s="2" t="s">
+        <v>234</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>235</v>
+      </c>
+      <c r="G70" s="2" t="s">
+        <v>235</v>
+      </c>
+      <c r="H70" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I70" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="J70" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="K70" s="2" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="71" spans="1:11">
+      <c r="A71">
+        <v>20181213</v>
+      </c>
+      <c r="B71" t="s">
+        <v>236</v>
+      </c>
+      <c r="C71" t="s">
+        <v>22</v>
+      </c>
+      <c r="D71" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="G71" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H71" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="I71" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="J71" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="K71" s="2" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="72" spans="1:11">
+      <c r="A72">
+        <v>20220058</v>
+      </c>
+      <c r="B72" t="s">
+        <v>237</v>
+      </c>
+      <c r="C72" t="s">
+        <v>12</v>
+      </c>
+      <c r="D72" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="G72" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H72" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I72" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="J72" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="K72" s="2" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="73" spans="1:11">
+      <c r="A73">
+        <v>20201842</v>
+      </c>
+      <c r="B73" t="s">
+        <v>238</v>
+      </c>
+      <c r="C73" t="s">
+        <v>30</v>
+      </c>
+      <c r="D73" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="G73" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H73" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I73" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="J73" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="K73" s="2" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="74" spans="1:11">
+      <c r="A74">
+        <v>20210973</v>
+      </c>
+      <c r="B74" t="s">
+        <v>239</v>
+      </c>
+      <c r="C74" t="s">
+        <v>30</v>
+      </c>
+      <c r="D74" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="G74" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H74" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="I74" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="J74" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="K74" s="2" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="75" spans="1:11">
+      <c r="A75">
+        <v>20191268</v>
+      </c>
+      <c r="B75" t="s">
+        <v>240</v>
+      </c>
+      <c r="C75" t="s">
+        <v>12</v>
+      </c>
+      <c r="D75" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>241</v>
+      </c>
+      <c r="G75" s="2" t="s">
+        <v>241</v>
+      </c>
+      <c r="H75" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I75" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="J75" s="2" t="s">
+        <v>242</v>
+      </c>
+      <c r="K75" s="2" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="76" spans="1:11">
+      <c r="A76">
+        <v>20201021</v>
+      </c>
+      <c r="B76" t="s">
+        <v>243</v>
+      </c>
+      <c r="C76" t="s">
+        <v>30</v>
+      </c>
+      <c r="D76" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="G76" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H76" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="I76" s="2" t="s">
+        <v>244</v>
+      </c>
+      <c r="J76" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="K76" s="2" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="77" spans="1:11">
+      <c r="A77">
+        <v>20226698</v>
+      </c>
+      <c r="B77" t="s">
+        <v>245</v>
+      </c>
+      <c r="C77" t="s">
+        <v>63</v>
+      </c>
+      <c r="D77" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>246</v>
+      </c>
+      <c r="G77" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H77" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="I77" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="J77" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="K77" s="2" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="78" spans="1:11">
+      <c r="A78">
+        <v>20202735</v>
+      </c>
+      <c r="B78" t="s">
+        <v>247</v>
+      </c>
+      <c r="C78" t="s">
+        <v>12</v>
+      </c>
+      <c r="D78" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="G78" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H78" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="I78" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="J78" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="K78" s="2" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="79" spans="1:11">
+      <c r="A79">
+        <v>20211264</v>
+      </c>
+      <c r="B79" t="s">
+        <v>250</v>
+      </c>
+      <c r="C79" t="s">
+        <v>251</v>
+      </c>
+      <c r="D79" s="2" t="s">
+        <v>252</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="G79" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H79" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I79" s="2" t="s">
+        <v>253</v>
+      </c>
+      <c r="J79" s="2" t="s">
+        <v>253</v>
+      </c>
+      <c r="K79" s="2" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="80" spans="1:11">
+      <c r="A80">
+        <v>20211365</v>
+      </c>
+      <c r="B80" t="s">
+        <v>254</v>
+      </c>
+      <c r="C80" t="s">
+        <v>30</v>
+      </c>
+      <c r="D80" s="2" t="s">
+        <v>202</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>255</v>
+      </c>
+      <c r="G80" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H80" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I80" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="J80" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="K80" s="2" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="81" spans="1:11">
+      <c r="A81">
+        <v>20235880</v>
+      </c>
+      <c r="B81" t="s">
+        <v>256</v>
+      </c>
+      <c r="C81" t="s">
+        <v>12</v>
+      </c>
+      <c r="D81" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="G81" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H81" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="I81" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="J81" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="K81" s="2" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="82" spans="1:11">
+      <c r="A82">
+        <v>20191783</v>
+      </c>
+      <c r="B82" t="s">
+        <v>257</v>
+      </c>
+      <c r="C82" t="s">
+        <v>30</v>
+      </c>
+      <c r="D82" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>258</v>
+      </c>
+      <c r="G82" s="2" t="s">
+        <v>259</v>
+      </c>
+      <c r="H82" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I82" s="2" t="s">
+        <v>260</v>
+      </c>
+      <c r="J82" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="K82" s="2" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="83" spans="1:11">
+      <c r="A83">
+        <v>20200972</v>
+      </c>
+      <c r="B83" t="s">
+        <v>261</v>
+      </c>
+      <c r="C83" t="s">
+        <v>12</v>
+      </c>
+      <c r="D83" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="G83" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H83" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="I83" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="J83" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="K83" s="2" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="84" spans="1:11">
+      <c r="A84">
+        <v>20196930</v>
+      </c>
+      <c r="B84" t="s">
+        <v>262</v>
+      </c>
+      <c r="C84" t="s">
+        <v>63</v>
+      </c>
+      <c r="D84" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="G84" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H84" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="I84" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="J84" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="K84" s="2" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="85" spans="1:11">
+      <c r="A85">
+        <v>20201170</v>
+      </c>
+      <c r="B85" t="s">
+        <v>263</v>
+      </c>
+      <c r="C85" t="s">
+        <v>12</v>
+      </c>
+      <c r="D85" s="2" t="s">
+        <v>264</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="G85" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H85" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="I85" s="2" t="s">
+        <v>265</v>
+      </c>
+      <c r="J85" s="2" t="s">
+        <v>266</v>
+      </c>
+      <c r="K85" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="86" spans="1:11">
+      <c r="A86">
+        <v>20201780</v>
+      </c>
+      <c r="B86" t="s">
+        <v>267</v>
+      </c>
+      <c r="C86" t="s">
+        <v>12</v>
+      </c>
+      <c r="D86" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="G86" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H86" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="I86" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="J86" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="K86" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="87" spans="1:11">
+      <c r="A87">
+        <v>20246605</v>
+      </c>
+      <c r="B87" t="s">
+        <v>268</v>
+      </c>
+      <c r="C87" t="s">
+        <v>22</v>
+      </c>
+      <c r="D87" s="2" t="s">
+        <v>246</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="G87" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H87" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="I87" s="2" t="s">
+        <v>269</v>
+      </c>
+      <c r="J87" s="2" t="s">
+        <v>270</v>
+      </c>
+      <c r="K87" s="2" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="88" spans="1:11">
+      <c r="A88">
+        <v>20246186</v>
+      </c>
+      <c r="B88" t="s">
+        <v>271</v>
+      </c>
+      <c r="C88" t="s">
+        <v>30</v>
+      </c>
+      <c r="D88" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="G88" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H88" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="I88" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="J88" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="K88" s="2" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="89" spans="1:11">
+      <c r="A89">
+        <v>20246442</v>
+      </c>
+      <c r="B89" t="s">
+        <v>272</v>
+      </c>
+      <c r="C89" t="s">
+        <v>12</v>
+      </c>
+      <c r="D89" s="2" t="s">
+        <v>273</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>274</v>
+      </c>
+      <c r="G89" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H89" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="I89" s="2" t="s">
+        <v>275</v>
+      </c>
+      <c r="J89" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="K89" s="2" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="90" spans="1:11">
+      <c r="A90">
+        <v>20191300</v>
+      </c>
+      <c r="B90" t="s">
+        <v>276</v>
+      </c>
+      <c r="C90" t="s">
+        <v>63</v>
+      </c>
+      <c r="D90" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="G90" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H90" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="I90" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="J90" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="K90" s="2" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="91" spans="1:11">
+      <c r="A91">
+        <v>20191727</v>
+      </c>
+      <c r="B91" t="s">
+        <v>277</v>
+      </c>
+      <c r="C91" t="s">
+        <v>12</v>
+      </c>
+      <c r="D91" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>278</v>
+      </c>
+      <c r="G91" s="2" t="s">
+        <v>241</v>
+      </c>
+      <c r="H91" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I91" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="J91" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="K91" s="2" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="92" spans="1:11">
+      <c r="A92">
+        <v>20210901</v>
+      </c>
+      <c r="B92" t="s">
+        <v>279</v>
+      </c>
+      <c r="C92" t="s">
+        <v>30</v>
+      </c>
+      <c r="D92" s="2" t="s">
+        <v>280</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="G92" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H92" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="I92" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="J92" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="K92" s="2" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="93" spans="1:11">
+      <c r="A93">
+        <v>20211907</v>
+      </c>
+      <c r="B93" t="s">
+        <v>281</v>
+      </c>
+      <c r="C93" t="s">
+        <v>30</v>
+      </c>
+      <c r="D93" s="2" t="s">
+        <v>255</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="G93" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H93" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="I93" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="J93" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="K93" s="2" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="94" spans="1:11">
+      <c r="A94">
+        <v>20212265</v>
+      </c>
+      <c r="B94" t="s">
+        <v>282</v>
+      </c>
+      <c r="C94" t="s">
+        <v>63</v>
+      </c>
+      <c r="D94" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="E94" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="G94" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H94" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="I94" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="J94" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="K94" s="2" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="95" spans="1:11">
+      <c r="A95">
+        <v>20226503</v>
+      </c>
+      <c r="B95" t="s">
+        <v>283</v>
+      </c>
+      <c r="C95" t="s">
+        <v>30</v>
+      </c>
+      <c r="D95" s="2" t="s">
+        <v>284</v>
+      </c>
+      <c r="E95" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="F95" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="G95" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H95" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I95" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="J95" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="K95" s="2" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="96" spans="1:11">
+      <c r="A96">
+        <v>20236052</v>
+      </c>
+      <c r="B96" t="s">
+        <v>285</v>
+      </c>
+      <c r="C96" t="s">
+        <v>12</v>
+      </c>
+      <c r="D96" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="E96" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="F96" s="2" t="s">
+        <v>209</v>
+      </c>
+      <c r="G96" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H96" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="I96" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="J96" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="K96" s="2" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="97" spans="1:11">
+      <c r="A97">
+        <v>20191071</v>
+      </c>
+      <c r="B97" t="s">
+        <v>287</v>
+      </c>
+      <c r="C97" t="s">
+        <v>12</v>
+      </c>
+      <c r="D97" s="2" t="s">
+        <v>288</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>289</v>
+      </c>
+      <c r="G97" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H97" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="I97" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="J97" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="K97" s="2" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="98" spans="1:11">
+      <c r="A98">
+        <v>20211677</v>
+      </c>
+      <c r="B98" t="s">
+        <v>290</v>
+      </c>
+      <c r="C98" t="s">
+        <v>12</v>
+      </c>
+      <c r="D98" s="2" t="s">
+        <v>291</v>
+      </c>
+      <c r="E98" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="G98" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H98" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="I98" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="J98" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="K98" s="2" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="99" spans="1:11">
+      <c r="A99">
+        <v>20193019</v>
+      </c>
+      <c r="B99" t="s">
+        <v>292</v>
+      </c>
+      <c r="C99" t="s">
+        <v>63</v>
+      </c>
+      <c r="D99" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="E99" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="G99" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H99" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="I99" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="J99" s="2" t="s">
+        <v>293</v>
+      </c>
+      <c r="K99" s="2" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="100" spans="1:11">
+      <c r="A100">
+        <v>20246606</v>
+      </c>
+      <c r="B100" t="s">
+        <v>294</v>
+      </c>
+      <c r="C100" t="s">
+        <v>30</v>
+      </c>
+      <c r="D100" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="G100" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H100" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="I100" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="J100" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="K100" s="2" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="101" spans="1:11">
+      <c r="A101">
+        <v>20246038</v>
+      </c>
+      <c r="B101" t="s">
+        <v>295</v>
+      </c>
+      <c r="C101" t="s">
+        <v>12</v>
+      </c>
+      <c r="D101" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="E101" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="F101" s="2" t="s">
+        <v>296</v>
+      </c>
+      <c r="G101" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H101" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="I101" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="J101" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="K101" s="2" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="102" spans="1:11">
+      <c r="A102">
+        <v>20236038</v>
+      </c>
+      <c r="B102" t="s">
+        <v>297</v>
+      </c>
+      <c r="C102" t="s">
+        <v>12</v>
+      </c>
+      <c r="D102" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="E102" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="G102" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H102" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="I102" s="2" t="s">
+        <v>265</v>
+      </c>
+      <c r="J102" s="2" t="s">
+        <v>266</v>
+      </c>
+      <c r="K102" s="2" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="103" spans="1:11">
+      <c r="A103">
+        <v>20211132</v>
+      </c>
+      <c r="B103" t="s">
+        <v>298</v>
+      </c>
+      <c r="C103" t="s">
+        <v>12</v>
+      </c>
+      <c r="D103" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E103" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="F103" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="G103" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H103" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="I103" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="J103" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="K103" s="2" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="104" spans="1:11">
+      <c r="A104">
+        <v>20226817</v>
+      </c>
+      <c r="B104" t="s">
+        <v>299</v>
+      </c>
+      <c r="C104" t="s">
+        <v>63</v>
+      </c>
+      <c r="D104" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="E104" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="F104" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="G104" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H104" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="I104" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="J104" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="K104" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="105" spans="1:11">
+      <c r="A105">
+        <v>20211871</v>
+      </c>
+      <c r="B105" t="s">
+        <v>301</v>
+      </c>
+      <c r="C105" t="s">
+        <v>22</v>
+      </c>
+      <c r="D105" s="2" t="s">
+        <v>302</v>
+      </c>
+      <c r="E105" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="F105" s="2" t="s">
+        <v>303</v>
+      </c>
+      <c r="G105" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H105" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="I105" s="2" t="s">
+        <v>269</v>
+      </c>
+      <c r="J105" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="K105" s="2" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="106" spans="1:11">
+      <c r="A106">
+        <v>20235947</v>
+      </c>
+      <c r="B106" t="s">
+        <v>304</v>
+      </c>
+      <c r="C106" t="s">
+        <v>12</v>
+      </c>
+      <c r="D106" s="2" t="s">
+        <v>258</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="F106" s="2" t="s">
+        <v>305</v>
+      </c>
+      <c r="G106" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H106" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="I106" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="J106" s="2" t="s">
+        <v>253</v>
+      </c>
+      <c r="K106" s="2" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="107" spans="1:11">
+      <c r="A107">
+        <v>20235627</v>
+      </c>
+      <c r="B107" t="s">
+        <v>306</v>
+      </c>
+      <c r="C107" t="s">
+        <v>12</v>
+      </c>
+      <c r="D107" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="E107" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="F107" s="2" t="s">
+        <v>203</v>
+      </c>
+      <c r="G107" s="2" t="s">
+        <v>203</v>
+      </c>
+      <c r="H107" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I107" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="J107" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K107" s="2" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="108" spans="1:11">
+      <c r="A108">
+        <v>30211770</v>
+      </c>
+      <c r="B108" t="s">
+        <v>307</v>
+      </c>
+      <c r="C108" t="s">
+        <v>12</v>
+      </c>
+      <c r="D108" s="2" t="s">
+        <v>303</v>
+      </c>
+      <c r="E108" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="F108" s="2" t="s">
+        <v>308</v>
+      </c>
+      <c r="G108" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H108" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="I108" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="J108" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K108" s="2" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="109" spans="1:11">
+      <c r="A109">
+        <v>20201794</v>
+      </c>
+      <c r="B109" t="s">
+        <v>309</v>
+      </c>
+      <c r="C109" t="s">
+        <v>12</v>
+      </c>
+      <c r="D109" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E109" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="F109" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="G109" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H109" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="I109" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="J109" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="K109" s="2" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="110" spans="1:11">
+      <c r="A110">
+        <v>20191098</v>
+      </c>
+      <c r="B110" t="s">
+        <v>310</v>
+      </c>
+      <c r="C110" t="s">
+        <v>12</v>
+      </c>
+      <c r="D110" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E110" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="F110" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="G110" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="H110" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I110" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="J110" s="2" t="s">
+        <v>253</v>
+      </c>
+      <c r="K110" s="2" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="111" spans="1:11">
+      <c r="A111">
+        <v>20246216</v>
+      </c>
+      <c r="B111" t="s">
+        <v>311</v>
+      </c>
+      <c r="C111" t="s">
+        <v>22</v>
+      </c>
+      <c r="D111" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E111" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="F111" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="G111" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H111" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="I111" s="2" t="s">
+        <v>269</v>
+      </c>
+      <c r="J111" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="K111" s="2" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="112" spans="1:11">
+      <c r="A112">
+        <v>20201048</v>
+      </c>
+      <c r="B112" t="s">
+        <v>312</v>
+      </c>
+      <c r="C112" t="s">
+        <v>22</v>
+      </c>
+      <c r="D112" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="E112" s="2" t="s">
+        <v>313</v>
+      </c>
+      <c r="F112" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="G112" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H112" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="I112" s="2" t="s">
+        <v>265</v>
+      </c>
+      <c r="J112" s="2" t="s">
+        <v>314</v>
+      </c>
+      <c r="K112" s="2" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="113" spans="1:11">
+      <c r="A113">
+        <v>20210905</v>
+      </c>
+      <c r="B113" t="s">
+        <v>315</v>
+      </c>
+      <c r="C113" t="s">
+        <v>12</v>
+      </c>
+      <c r="D113" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="E113" s="2" t="s">
+        <v>316</v>
+      </c>
+      <c r="F113" s="2" t="s">
+        <v>317</v>
+      </c>
+      <c r="G113" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H113" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I113" s="2" t="s">
+        <v>318</v>
+      </c>
+      <c r="J113" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="K113" s="2" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="114" spans="1:11">
+      <c r="A114">
+        <v>20211102</v>
+      </c>
+      <c r="B114" t="s">
+        <v>319</v>
+      </c>
+      <c r="C114" t="s">
+        <v>22</v>
+      </c>
+      <c r="D114" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="E114" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="F114" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="G114" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H114" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="I114" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="J114" s="2" t="s">
+        <v>320</v>
+      </c>
+      <c r="K114" s="2" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="115" spans="1:11">
+      <c r="A115">
+        <v>20212261</v>
+      </c>
+      <c r="B115" t="s">
+        <v>321</v>
+      </c>
+      <c r="C115" t="s">
+        <v>63</v>
+      </c>
+      <c r="D115" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E115" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="F115" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="G115" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H115" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="I115" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="J115" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="K115" s="2" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="116" spans="1:11">
+      <c r="A116">
+        <v>20211169</v>
+      </c>
+      <c r="B116" t="s">
+        <v>322</v>
+      </c>
+      <c r="C116" t="s">
+        <v>30</v>
+      </c>
+      <c r="D116" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="E116" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="F116" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="G116" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H116" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="I116" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="J116" s="2" t="s">
+        <v>323</v>
+      </c>
+      <c r="K116" s="2" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="117" spans="1:11">
+      <c r="A117">
+        <v>20246411</v>
+      </c>
+      <c r="B117" t="s">
+        <v>324</v>
+      </c>
+      <c r="C117" t="s">
+        <v>30</v>
+      </c>
+      <c r="D117" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="E117" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="F117" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="G117" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H117" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="I117" s="2" t="s">
+        <v>244</v>
+      </c>
+      <c r="J117" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="K117" s="2" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="118" spans="1:11">
+      <c r="A118">
+        <v>20161340</v>
+      </c>
+      <c r="B118" t="s">
+        <v>325</v>
+      </c>
+      <c r="C118" t="s">
+        <v>63</v>
+      </c>
+      <c r="D118" s="2" t="s">
+        <v>284</v>
+      </c>
+      <c r="E118" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="F118" s="2" t="s">
+        <v>289</v>
+      </c>
+      <c r="G118" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H118" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="I118" s="2" t="s">
+        <v>264</v>
+      </c>
+      <c r="J118" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="K118" s="2" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="119" spans="1:11">
+      <c r="A119">
+        <v>20211227</v>
+      </c>
+      <c r="B119" t="s">
+        <v>326</v>
+      </c>
+      <c r="C119" t="s">
+        <v>30</v>
+      </c>
+      <c r="D119" s="2" t="s">
+        <v>302</v>
+      </c>
+      <c r="E119" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="F119" s="2" t="s">
+        <v>212</v>
+      </c>
+      <c r="G119" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="H119" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I119" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="J119" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="K119" s="2" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="120" spans="1:11">
+      <c r="A120">
+        <v>20161370</v>
+      </c>
+      <c r="B120" t="s">
+        <v>327</v>
+      </c>
+      <c r="C120" t="s">
+        <v>63</v>
+      </c>
+      <c r="D120" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="E120" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="F120" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="G120" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H120" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="I120" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="J120" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="K120" s="2" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="121" spans="1:11">
+      <c r="A121">
+        <v>20226587</v>
+      </c>
+      <c r="B121" t="s">
+        <v>328</v>
+      </c>
+      <c r="C121" t="s">
+        <v>63</v>
+      </c>
+      <c r="D121" s="2" t="s">
+        <v>200</v>
+      </c>
+      <c r="E121" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="F121" s="2" t="s">
+        <v>308</v>
+      </c>
+      <c r="G121" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H121" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="I121" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="J121" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="K121" s="2" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="122" spans="1:11">
+      <c r="A122">
+        <v>20201366</v>
+      </c>
+      <c r="B122" t="s">
+        <v>329</v>
+      </c>
+      <c r="C122" t="s">
+        <v>22</v>
+      </c>
+      <c r="D122" s="2" t="s">
+        <v>330</v>
+      </c>
+      <c r="E122" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="F122" s="2" t="s">
+        <v>331</v>
+      </c>
+      <c r="G122" s="2" t="s">
+        <v>332</v>
+      </c>
+      <c r="H122" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I122" s="2" t="s">
+        <v>333</v>
+      </c>
+      <c r="J122" s="2" t="s">
+        <v>266</v>
+      </c>
+      <c r="K122" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="123" spans="1:11">
+      <c r="A123">
+        <v>20211678</v>
+      </c>
+      <c r="B123" t="s">
+        <v>334</v>
+      </c>
+      <c r="C123" t="s">
+        <v>30</v>
+      </c>
+      <c r="D123" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E123" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="F123" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="G123" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H123" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="I123" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="J123" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="K123" s="2" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="124" spans="1:11">
+      <c r="A124">
+        <v>20191426</v>
+      </c>
+      <c r="B124" t="s">
+        <v>335</v>
+      </c>
+      <c r="C124" t="s">
+        <v>63</v>
+      </c>
+      <c r="D124" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="E124" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="F124" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="G124" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="H124" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I124" s="2" t="s">
+        <v>242</v>
+      </c>
+      <c r="J124" s="2" t="s">
+        <v>242</v>
+      </c>
+      <c r="K124" s="2" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="125" spans="1:11">
+      <c r="A125">
+        <v>20211894</v>
+      </c>
+      <c r="B125" t="s">
+        <v>336</v>
+      </c>
+      <c r="C125" t="s">
+        <v>30</v>
+      </c>
+      <c r="D125" s="2" t="s">
+        <v>202</v>
+      </c>
+      <c r="E125" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="F125" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="G125" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H125" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="I125" s="2" t="s">
+        <v>264</v>
+      </c>
+      <c r="J125" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="K125" s="2" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="126" spans="1:11">
+      <c r="A126">
+        <v>20236253</v>
+      </c>
+      <c r="B126" t="s">
+        <v>337</v>
+      </c>
+      <c r="C126" t="s">
+        <v>12</v>
+      </c>
+      <c r="D126" s="2" t="s">
+        <v>296</v>
+      </c>
+      <c r="E126" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="F126" s="2" t="s">
+        <v>338</v>
+      </c>
+      <c r="G126" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H126" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="I126" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="J126" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="K126" s="2" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="127" spans="1:11">
+      <c r="A127">
+        <v>20227063</v>
+      </c>
+      <c r="B127" t="s">
+        <v>339</v>
+      </c>
+      <c r="C127" t="s">
+        <v>63</v>
+      </c>
+      <c r="D127" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="E127" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="F127" s="2" t="s">
+        <v>246</v>
+      </c>
+      <c r="G127" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H127" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="I127" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="J127" s="2" t="s">
+        <v>340</v>
+      </c>
+      <c r="K127" s="2" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="128" spans="1:11">
+      <c r="A128">
+        <v>20194666</v>
+      </c>
+      <c r="B128" t="s">
+        <v>341</v>
+      </c>
+      <c r="C128" t="s">
+        <v>63</v>
+      </c>
+      <c r="D128" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="E128" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="F128" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="G128" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H128" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="I128" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="J128" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="K128" s="2" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="129" spans="1:11">
+      <c r="A129">
+        <v>20236155</v>
+      </c>
+      <c r="B129" t="s">
+        <v>342</v>
+      </c>
+      <c r="C129" t="s">
+        <v>22</v>
+      </c>
+      <c r="D129" s="2" t="s">
+        <v>317</v>
+      </c>
+      <c r="E129" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="F129" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="G129" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H129" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="I129" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="J129" s="2" t="s">
+        <v>344</v>
+      </c>
+      <c r="K129" s="2" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="130" spans="1:11">
+      <c r="A130">
+        <v>20205120</v>
+      </c>
+      <c r="B130" t="s">
+        <v>345</v>
+      </c>
+      <c r="C130" t="s">
+        <v>12</v>
+      </c>
+      <c r="D130" s="2" t="s">
+        <v>255</v>
+      </c>
+      <c r="E130" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="F130" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="G130" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H130" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="I130" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="J130" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="K130" s="2" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="131" spans="1:11">
+      <c r="A131">
+        <v>20201494</v>
+      </c>
+      <c r="B131" t="s">
+        <v>346</v>
+      </c>
+      <c r="C131" t="s">
+        <v>12</v>
+      </c>
+      <c r="D131" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E131" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="F131" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="G131" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H131" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="I131" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="J131" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="K131" s="2" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="132" spans="1:11">
+      <c r="A132">
+        <v>20211760</v>
+      </c>
+      <c r="B132" t="s">
+        <v>347</v>
+      </c>
+      <c r="C132" t="s">
+        <v>12</v>
+      </c>
+      <c r="D132" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E132" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="F132" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="G132" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H132" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="I132" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="J132" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="K132" s="2" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="133" spans="1:11">
+      <c r="A133">
+        <v>20211119</v>
+      </c>
+      <c r="B133" t="s">
+        <v>348</v>
+      </c>
+      <c r="C133" t="s">
+        <v>12</v>
+      </c>
+      <c r="D133" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="E133" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="F133" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="G133" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="H133" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I133" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="J133" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="K133" s="2" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="134" spans="1:11">
+      <c r="A134">
+        <v>20226591</v>
+      </c>
+      <c r="B134" t="s">
+        <v>349</v>
+      </c>
+      <c r="C134" t="s">
+        <v>63</v>
+      </c>
+      <c r="D134" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="E134" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="F134" s="2" t="s">
+        <v>246</v>
+      </c>
+      <c r="G134" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H134" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="I134" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="J134" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="K134" s="2" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="135" spans="1:11">
+      <c r="A135">
+        <v>20210915</v>
+      </c>
+      <c r="B135" t="s">
+        <v>350</v>
+      </c>
+      <c r="C135" t="s">
+        <v>12</v>
+      </c>
+      <c r="D135" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="E135" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="F135" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="G135" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H135" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I135" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="J135" s="2" t="s">
+        <v>232</v>
+      </c>
+      <c r="K135" s="2" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="136" spans="1:11">
+      <c r="A136">
+        <v>20202485</v>
+      </c>
+      <c r="B136" t="s">
+        <v>351</v>
+      </c>
+      <c r="C136" t="s">
+        <v>22</v>
+      </c>
+      <c r="D136" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="E136" s="2" t="s">
+        <v>352</v>
+      </c>
+      <c r="F136" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="G136" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H136" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="I136" s="2" t="s">
+        <v>265</v>
+      </c>
+      <c r="J136" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="K136" s="2" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="137" spans="1:11">
+      <c r="A137">
+        <v>20201348</v>
+      </c>
+      <c r="B137" t="s">
+        <v>353</v>
+      </c>
+      <c r="C137" t="s">
+        <v>12</v>
+      </c>
+      <c r="D137" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="E137" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="F137" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="G137" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="H137" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I137" s="2" t="s">
+        <v>318</v>
+      </c>
+      <c r="J137" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="K137" s="2" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="138" spans="1:11">
+      <c r="A138">
+        <v>20220091</v>
+      </c>
+      <c r="B138" t="s">
+        <v>354</v>
+      </c>
+      <c r="C138" t="s">
+        <v>12</v>
+      </c>
+      <c r="D138" s="2" t="s">
+        <v>303</v>
+      </c>
+      <c r="E138" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="F138" s="2" t="s">
+        <v>278</v>
+      </c>
+      <c r="G138" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H138" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="I138" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="J138" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="K138" s="2" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="139" spans="1:11">
+      <c r="A139">
+        <v>20211775</v>
+      </c>
+      <c r="B139" t="s">
+        <v>355</v>
+      </c>
+      <c r="C139" t="s">
+        <v>30</v>
+      </c>
+      <c r="D139" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="E139" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="F139" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="G139" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H139" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I139" s="2" t="s">
+        <v>356</v>
+      </c>
+      <c r="J139" s="2" t="s">
+        <v>356</v>
+      </c>
+      <c r="K139" s="2" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="140" spans="1:11">
+      <c r="A140">
+        <v>20216494</v>
+      </c>
+      <c r="B140" t="s">
+        <v>357</v>
+      </c>
+      <c r="C140" t="s">
+        <v>22</v>
+      </c>
+      <c r="D140" s="2" t="s">
+        <v>230</v>
+      </c>
+      <c r="E140" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="F140" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="G140" s="2" t="s">
+        <v>358</v>
+      </c>
+      <c r="H140" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I140" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="J140" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="K140" s="2" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="141" spans="1:11">
+      <c r="A141">
+        <v>20230032</v>
+      </c>
+      <c r="B141" t="s">
+        <v>359</v>
+      </c>
+      <c r="C141" t="s">
+        <v>30</v>
+      </c>
+      <c r="D141" s="2" t="s">
+        <v>202</v>
+      </c>
+      <c r="E141" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="F141" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="G141" s="2" t="s">
+        <v>241</v>
+      </c>
+      <c r="H141" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I141" s="2" t="s">
+        <v>360</v>
+      </c>
+      <c r="J141" s="2" t="s">
+        <v>356</v>
+      </c>
+      <c r="K141" s="2" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="142" spans="1:11">
+      <c r="A142">
+        <v>20201720</v>
+      </c>
+      <c r="B142" t="s">
+        <v>361</v>
+      </c>
+      <c r="C142" t="s">
+        <v>30</v>
+      </c>
+      <c r="D142" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="E142" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="F142" s="2" t="s">
+        <v>241</v>
+      </c>
+      <c r="G142" s="2" t="s">
+        <v>241</v>
+      </c>
+      <c r="H142" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I142" s="2" t="s">
+        <v>260</v>
+      </c>
+      <c r="J142" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="K142" s="2" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="143" spans="1:11">
+      <c r="A143">
+        <v>20201792</v>
+      </c>
+      <c r="B143" t="s">
+        <v>362</v>
+      </c>
+      <c r="C143" t="s">
+        <v>22</v>
+      </c>
+      <c r="D143" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="E143" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="F143" s="2" t="s">
+        <v>235</v>
+      </c>
+      <c r="G143" s="2" t="s">
+        <v>235</v>
+      </c>
+      <c r="H143" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I143" s="2" t="s">
+        <v>363</v>
+      </c>
+      <c r="J143" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="K143" s="2" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="144" spans="1:11">
+      <c r="A144">
+        <v>20201131</v>
+      </c>
+      <c r="B144" t="s">
+        <v>364</v>
+      </c>
+      <c r="C144" t="s">
+        <v>12</v>
+      </c>
+      <c r="D144" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="E144" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="F144" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="G144" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="H144" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I144" s="2" t="s">
+        <v>360</v>
+      </c>
+      <c r="J144" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="K144" s="2" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="145" spans="1:11">
+      <c r="A145">
+        <v>20202071</v>
+      </c>
+      <c r="B145" t="s">
+        <v>365</v>
+      </c>
+      <c r="C145" t="s">
+        <v>30</v>
+      </c>
+      <c r="D145" s="2" t="s">
+        <v>202</v>
+      </c>
+      <c r="E145" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="F145" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="G145" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="H145" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I145" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="J145" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="K145" s="2" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="146" spans="1:11">
+      <c r="A146">
+        <v>20226592</v>
+      </c>
+      <c r="B146" t="s">
+        <v>366</v>
+      </c>
+      <c r="C146" t="s">
+        <v>63</v>
+      </c>
+      <c r="D146" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="E146" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="F146" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="C5" t="s">
+      <c r="G146" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="H146" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="D5" s="2" t="s">
+      <c r="I146" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="J146" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="K146" s="2" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="147" spans="1:11">
+      <c r="A147">
+        <v>20211030</v>
+      </c>
+      <c r="B147" t="s">
+        <v>367</v>
+      </c>
+      <c r="C147" t="s">
+        <v>22</v>
+      </c>
+      <c r="D147" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="E147" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="F147" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="G147" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H147" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="I147" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="J147" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="K147" s="2" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="148" spans="1:11">
+      <c r="A148">
+        <v>20216396</v>
+      </c>
+      <c r="B148" t="s">
+        <v>368</v>
+      </c>
+      <c r="C148" t="s">
+        <v>22</v>
+      </c>
+      <c r="D148" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="E148" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="F148" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="G148" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H148" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="I148" s="2" t="s">
+        <v>369</v>
+      </c>
+      <c r="J148" s="2" t="s">
+        <v>369</v>
+      </c>
+      <c r="K148" s="2" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="149" spans="1:11">
+      <c r="A149">
+        <v>20201025</v>
+      </c>
+      <c r="B149" t="s">
+        <v>370</v>
+      </c>
+      <c r="C149" t="s">
+        <v>251</v>
+      </c>
+      <c r="D149" s="2" t="s">
+        <v>252</v>
+      </c>
+      <c r="E149" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="F149" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="G149" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H149" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I149" s="2" t="s">
+        <v>253</v>
+      </c>
+      <c r="J149" s="2" t="s">
+        <v>253</v>
+      </c>
+      <c r="K149" s="2" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="150" spans="1:11">
+      <c r="A150">
+        <v>20201782</v>
+      </c>
+      <c r="B150" t="s">
+        <v>371</v>
+      </c>
+      <c r="C150" t="s">
+        <v>22</v>
+      </c>
+      <c r="D150" s="2" t="s">
+        <v>372</v>
+      </c>
+      <c r="E150" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="F150" s="2" t="s">
+        <v>372</v>
+      </c>
+      <c r="G150" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H150" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="I150" s="2" t="s">
+        <v>333</v>
+      </c>
+      <c r="J150" s="2" t="s">
+        <v>266</v>
+      </c>
+      <c r="K150" s="2" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="151" spans="1:11">
+      <c r="A151">
+        <v>20246185</v>
+      </c>
+      <c r="B151" t="s">
+        <v>373</v>
+      </c>
+      <c r="C151" t="s">
         <v>12</v>
       </c>
-      <c r="E5" s="2" t="s">
-[...25 lines deleted...]
-      <c r="C6" t="s">
+      <c r="D151" s="2" t="s">
+        <v>372</v>
+      </c>
+      <c r="E151" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="F151" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="G151" s="2" t="s">
+        <v>203</v>
+      </c>
+      <c r="H151" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="D6" s="2" t="s">
-[...28 lines deleted...]
-      <c r="C7" t="s">
+      <c r="I151" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="J151" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="K151" s="2" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="152" spans="1:11">
+      <c r="A152">
+        <v>20246291</v>
+      </c>
+      <c r="B152" t="s">
+        <v>374</v>
+      </c>
+      <c r="C152" t="s">
+        <v>22</v>
+      </c>
+      <c r="D152" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="E152" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="F152" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="G152" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="H152" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="D7" s="2" t="s">
-[...665 lines deleted...]
-      <c r="B28" t="s">
+      <c r="I152" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="C28" t="s">
-[...1468 lines deleted...]
-      <c r="B74" t="s">
+      <c r="J152" s="2" t="s">
         <v>90</v>
       </c>
-      <c r="C74" t="s">
-[...725 lines deleted...]
-        <v>12</v>
+      <c r="K152" s="2" t="s">
+        <v>168</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>